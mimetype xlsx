--- v1 (2026-07-29)
+++ v2 (2026-09-12)
@@ -6,60 +6,60 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://voev.sharepoint.com/sites/AbtoeffentlicherVerkehrVoeV/Shared Documents/Organe/5_RTE/00_Uebersichten/RTE-Uebersichtsblatt/Aktuell/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="965" documentId="8_{941DD7B1-3061-48B9-A7D5-1093A42FE593}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8391696C-8C09-4BCA-A3C8-DD684A0B4354}"/>
+  <xr:revisionPtr revIDLastSave="967" documentId="8_{941DD7B1-3061-48B9-A7D5-1093A42FE593}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{90C823D5-6543-4454-847B-4BB364D5C438}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15270" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Übersicht über die Regelungen" sheetId="1" r:id="rId1"/>
     <sheet name="Aperçu des réglementations" sheetId="3" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Aperçu des réglementations'!$A$5:$J$91</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Übersicht über die Regelungen'!$A$5:$J$91</definedName>
     <definedName name="_Hlk25661353" localSheetId="1">'Aperçu des réglementations'!$A$30</definedName>
     <definedName name="_Hlk25661353" localSheetId="0">'Übersicht über die Regelungen'!$A$30</definedName>
     <definedName name="_Hlk66348407" localSheetId="1">'Aperçu des réglementations'!$A$70</definedName>
     <definedName name="_Hlk66348407" localSheetId="0">'Übersicht über die Regelungen'!$A$70</definedName>
     <definedName name="_Hlk88669344" localSheetId="1">'Aperçu des réglementations'!$A$54</definedName>
     <definedName name="_Hlk88669344" localSheetId="0">'Übersicht über die Regelungen'!$A$54</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Aperçu des réglementations'!$A$1:$J$106</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Übersicht über die Regelungen'!$A$1:$J$106</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Aperçu des réglementations'!$1:$2</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Übersicht über die Regelungen'!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
@@ -1260,51 +1260,51 @@
     <border>
       <left/>
       <right/>
       <top style="hair">
         <color auto="1"/>
       </top>
       <bottom style="hair">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="hair">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="148">
+  <cellXfs count="133">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -1618,136 +1618,91 @@
     </xf>
     <xf numFmtId="164" fontId="1" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...61 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Link" xfId="1" builtinId="8"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0000FF"/>
       <color rgb="FF4D4D4D"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -2038,64 +1993,64 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.voev.ch/registrieren" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.voev.ch/rte-uebersicht" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.voev.ch/rte-news" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rte.voev.ch/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RTE@voev.ch" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.utp.ch/enregistrer" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.utp.ch/rte-news-f" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.utp.ch/apercu-rte" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RTE@utp.ch" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rte.utp.ch/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:J106"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A83" zoomScale="130" zoomScaleNormal="175" zoomScaleSheetLayoutView="130" zoomScalePageLayoutView="115" workbookViewId="0">
-      <selection activeCell="B97" sqref="B97:J97"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="175" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="115" workbookViewId="0">
+      <selection activeCell="H32" sqref="H32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="4.6640625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="14.33203125" style="54" customWidth="1"/>
     <col min="2" max="2" width="53.33203125" style="52" customWidth="1"/>
     <col min="3" max="3" width="11.1640625" style="29" customWidth="1"/>
     <col min="4" max="4" width="1.1640625" style="29" customWidth="1"/>
     <col min="5" max="5" width="2.6640625" style="39" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="1.1640625" style="29" customWidth="1"/>
     <col min="7" max="7" width="17.1640625" style="52" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="11" style="53" customWidth="1"/>
+    <col min="8" max="8" width="12.5" style="53" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="2.5" style="53" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="6.6640625" style="54" customWidth="1"/>
     <col min="11" max="16384" width="4.6640625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="18" x14ac:dyDescent="0.2">
       <c r="A1" s="84" t="s">
         <v>99</v>
       </c>
       <c r="J1" s="28"/>
     </row>
     <row r="2" spans="1:10" ht="18" x14ac:dyDescent="0.2">
       <c r="A2" s="84" t="s">
         <v>286</v>
       </c>
       <c r="C2" s="28"/>
       <c r="D2" s="28"/>
       <c r="E2" s="28"/>
       <c r="F2" s="28"/>
       <c r="G2" s="33"/>
       <c r="H2" s="34"/>
       <c r="I2" s="34"/>
       <c r="J2" s="25" t="s">
         <v>306</v>
       </c>
@@ -2125,68 +2080,68 @@
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="25"/>
     </row>
     <row r="5" spans="1:10" s="12" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="55" t="s">
         <v>23</v>
       </c>
       <c r="B5" s="55" t="s">
         <v>24</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="16"/>
       <c r="F5" s="35"/>
       <c r="G5" s="55" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="56" t="s">
         <v>26</v>
       </c>
       <c r="I5" s="56"/>
       <c r="J5" s="55"/>
     </row>
     <row r="6" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="127" t="s">
+      <c r="A6" s="119" t="s">
         <v>27</v>
       </c>
-      <c r="B6" s="127" t="s">
+      <c r="B6" s="119" t="s">
         <v>28</v>
       </c>
-      <c r="C6" s="128"/>
-[...3 lines deleted...]
-      <c r="G6" s="130" t="s">
+      <c r="C6" s="120"/>
+      <c r="D6" s="120"/>
+      <c r="E6" s="121"/>
+      <c r="F6" s="120"/>
+      <c r="G6" s="57" t="s">
         <v>29</v>
       </c>
-      <c r="H6" s="131">
+      <c r="H6" s="122">
         <v>46073</v>
       </c>
-      <c r="I6" s="132"/>
-      <c r="J6" s="130" t="s">
+      <c r="I6" s="123"/>
+      <c r="J6" s="57" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="7" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="58" t="s">
         <v>30</v>
       </c>
       <c r="B7" s="58" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="40" t="s">
         <v>0</v>
       </c>
       <c r="D7" s="40"/>
       <c r="E7" s="41"/>
       <c r="F7" s="40"/>
       <c r="G7" s="59" t="s">
         <v>31</v>
       </c>
       <c r="H7" s="92">
         <v>44620</v>
       </c>
       <c r="I7" s="61" t="s">
         <v>156</v>
       </c>
@@ -3146,51 +3101,51 @@
         <v>45743</v>
       </c>
       <c r="I47" s="60"/>
       <c r="J47" s="59" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="48" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="85" t="s">
         <v>83</v>
       </c>
       <c r="B48" s="85" t="s">
         <v>296</v>
       </c>
       <c r="C48" s="117"/>
       <c r="D48" s="117"/>
       <c r="E48" s="118"/>
       <c r="F48" s="117"/>
       <c r="G48" s="86" t="s">
         <v>84</v>
       </c>
       <c r="H48" s="110">
         <v>46054</v>
       </c>
       <c r="I48" s="111"/>
-      <c r="J48" s="139" t="s">
+      <c r="J48" s="124" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="49" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="58" t="s">
         <v>85</v>
       </c>
       <c r="B49" s="58" t="s">
         <v>109</v>
       </c>
       <c r="C49" s="40"/>
       <c r="D49" s="40"/>
       <c r="E49" s="41"/>
       <c r="F49" s="40"/>
       <c r="G49" s="59" t="s">
         <v>86</v>
       </c>
       <c r="H49" s="92">
         <v>45497</v>
       </c>
       <c r="I49" s="60"/>
       <c r="J49" s="59" t="s">
         <v>114</v>
       </c>
     </row>
@@ -3307,51 +3262,51 @@
         <v>77</v>
       </c>
       <c r="H54" s="91">
         <v>46052</v>
       </c>
       <c r="I54" s="65"/>
       <c r="J54" s="59" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="55" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="59" t="s">
         <v>92</v>
       </c>
       <c r="B55" s="58" t="s">
         <v>93</v>
       </c>
       <c r="C55" s="46"/>
       <c r="D55" s="46"/>
       <c r="E55" s="41"/>
       <c r="F55" s="46"/>
       <c r="G55" s="59" t="s">
         <v>86</v>
       </c>
       <c r="H55" s="92">
-        <v>46052</v>
+        <v>44125</v>
       </c>
       <c r="I55" s="60"/>
       <c r="J55" s="59" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="56" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="59" t="s">
         <v>94</v>
       </c>
       <c r="B56" s="58" t="s">
         <v>277</v>
       </c>
       <c r="C56" s="46"/>
       <c r="D56" s="46"/>
       <c r="E56" s="43" t="s">
         <v>35</v>
       </c>
       <c r="F56" s="46"/>
       <c r="G56" s="59" t="s">
         <v>86</v>
       </c>
       <c r="H56" s="92">
         <v>42388</v>
       </c>
@@ -3441,85 +3396,85 @@
       </c>
       <c r="C60" s="46"/>
       <c r="D60" s="46"/>
       <c r="E60" s="47" t="s">
         <v>35</v>
       </c>
       <c r="F60" s="46"/>
       <c r="G60" s="63" t="s">
         <v>86</v>
       </c>
       <c r="H60" s="91">
         <v>45782</v>
       </c>
       <c r="I60" s="65"/>
       <c r="J60" s="59" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="61" spans="1:10" s="14" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B61" s="36"/>
       <c r="C61" s="37"/>
       <c r="D61" s="37"/>
       <c r="E61" s="38"/>
       <c r="F61" s="37"/>
       <c r="G61" s="36"/>
-      <c r="H61" s="122"/>
-      <c r="I61" s="122"/>
+      <c r="H61" s="128"/>
+      <c r="I61" s="128"/>
     </row>
     <row r="62" spans="1:10" s="103" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A62" s="103" t="s">
         <v>136</v>
       </c>
       <c r="B62" s="104"/>
       <c r="C62" s="105"/>
       <c r="D62" s="105"/>
       <c r="E62" s="106"/>
       <c r="F62" s="105"/>
       <c r="G62" s="107"/>
-      <c r="H62" s="120"/>
-      <c r="I62" s="120"/>
+      <c r="H62" s="126"/>
+      <c r="I62" s="126"/>
       <c r="J62" s="102"/>
     </row>
     <row r="63" spans="1:10" s="102" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="98" t="s">
         <v>23</v>
       </c>
       <c r="B63" s="99" t="s">
         <v>24</v>
       </c>
       <c r="C63" s="100"/>
       <c r="D63" s="100"/>
       <c r="E63" s="101"/>
       <c r="F63" s="100"/>
       <c r="G63" s="99" t="s">
         <v>25</v>
       </c>
-      <c r="H63" s="121" t="s">
+      <c r="H63" s="127" t="s">
         <v>167</v>
       </c>
-      <c r="I63" s="121"/>
+      <c r="I63" s="127"/>
       <c r="J63" s="98"/>
     </row>
     <row r="64" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="66" t="s">
         <v>119</v>
       </c>
       <c r="B64" s="66" t="s">
         <v>140</v>
       </c>
       <c r="C64" s="48" t="s">
         <v>137</v>
       </c>
       <c r="D64" s="48"/>
       <c r="E64" s="49"/>
       <c r="F64" s="48"/>
       <c r="G64" s="114" t="s">
         <v>120</v>
       </c>
       <c r="H64" s="115">
         <v>46419</v>
       </c>
       <c r="I64" s="116"/>
       <c r="J64" s="57" t="s">
         <v>114</v>
       </c>
@@ -3689,137 +3644,137 @@
     <row r="72" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="64" t="s">
         <v>134</v>
       </c>
       <c r="B72" s="64" t="s">
         <v>145</v>
       </c>
       <c r="C72" s="40" t="s">
         <v>157</v>
       </c>
       <c r="D72" s="40"/>
       <c r="E72" s="45"/>
       <c r="F72" s="40"/>
       <c r="G72" s="63" t="s">
         <v>86</v>
       </c>
       <c r="H72" s="91" t="s">
         <v>122</v>
       </c>
       <c r="I72" s="65"/>
       <c r="J72" s="59" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="73" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A73" s="136" t="s">
+      <c r="A73" s="59" t="s">
         <v>293</v>
       </c>
-      <c r="B73" s="133" t="s">
+      <c r="B73" s="58" t="s">
         <v>299</v>
       </c>
-      <c r="C73" s="140"/>
-[...3 lines deleted...]
-      <c r="G73" s="136" t="s">
+      <c r="C73" s="46"/>
+      <c r="D73" s="46"/>
+      <c r="E73" s="41"/>
+      <c r="F73" s="46"/>
+      <c r="G73" s="59" t="s">
         <v>86</v>
       </c>
-      <c r="H73" s="137">
+      <c r="H73" s="92">
         <v>46692</v>
       </c>
-      <c r="I73" s="138"/>
-      <c r="J73" s="136" t="s">
+      <c r="I73" s="60"/>
+      <c r="J73" s="59" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="74" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A74" s="136" t="s">
+      <c r="A74" s="59" t="s">
         <v>294</v>
       </c>
-      <c r="B74" s="133" t="s">
+      <c r="B74" s="58" t="s">
         <v>295</v>
       </c>
-      <c r="C74" s="140"/>
-[...3 lines deleted...]
-      <c r="G74" s="136" t="s">
+      <c r="C74" s="46"/>
+      <c r="D74" s="46"/>
+      <c r="E74" s="41"/>
+      <c r="F74" s="46"/>
+      <c r="G74" s="59" t="s">
         <v>86</v>
       </c>
-      <c r="H74" s="137">
+      <c r="H74" s="92">
         <v>47484</v>
       </c>
-      <c r="I74" s="138"/>
-      <c r="J74" s="136" t="s">
+      <c r="I74" s="60"/>
+      <c r="J74" s="59" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="75" spans="1:10" s="14" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="87"/>
       <c r="B75" s="88"/>
       <c r="C75" s="89"/>
       <c r="D75" s="89"/>
       <c r="E75" s="90"/>
       <c r="F75" s="89"/>
       <c r="G75" s="88"/>
-      <c r="H75" s="123"/>
-      <c r="I75" s="123"/>
+      <c r="H75" s="129"/>
+      <c r="I75" s="129"/>
       <c r="J75" s="87"/>
     </row>
     <row r="76" spans="1:10" s="103" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A76" s="103" t="s">
         <v>146</v>
       </c>
       <c r="B76" s="104"/>
       <c r="C76" s="105"/>
       <c r="D76" s="105"/>
       <c r="E76" s="106"/>
       <c r="F76" s="105"/>
       <c r="G76" s="107"/>
-      <c r="H76" s="120"/>
-      <c r="I76" s="120"/>
+      <c r="H76" s="126"/>
+      <c r="I76" s="126"/>
       <c r="J76" s="102"/>
     </row>
     <row r="77" spans="1:10" s="102" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="98" t="s">
         <v>23</v>
       </c>
       <c r="B77" s="99" t="s">
         <v>24</v>
       </c>
       <c r="C77" s="100"/>
       <c r="D77" s="100"/>
       <c r="E77" s="101"/>
       <c r="F77" s="100"/>
       <c r="G77" s="99" t="s">
         <v>25</v>
       </c>
-      <c r="H77" s="121" t="s">
+      <c r="H77" s="127" t="s">
         <v>167</v>
       </c>
-      <c r="I77" s="121"/>
+      <c r="I77" s="127"/>
       <c r="J77" s="98"/>
     </row>
     <row r="78" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="64" t="s">
         <v>32</v>
       </c>
       <c r="B78" s="64" t="s">
         <v>33</v>
       </c>
       <c r="C78" s="46"/>
       <c r="D78" s="46"/>
       <c r="E78" s="45"/>
       <c r="F78" s="46"/>
       <c r="G78" s="63" t="s">
         <v>29</v>
       </c>
       <c r="H78" s="112">
         <v>46753</v>
       </c>
       <c r="I78" s="113"/>
       <c r="J78" s="65" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="79" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
@@ -3895,90 +3850,90 @@
     <row r="82" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="64" t="s">
         <v>54</v>
       </c>
       <c r="B82" s="64" t="s">
         <v>15</v>
       </c>
       <c r="C82" s="46" t="s">
         <v>1</v>
       </c>
       <c r="D82" s="46"/>
       <c r="E82" s="45"/>
       <c r="F82" s="46"/>
       <c r="G82" s="63" t="s">
         <v>31</v>
       </c>
       <c r="H82" s="112" t="s">
         <v>122</v>
       </c>
       <c r="I82" s="113"/>
       <c r="J82" s="59" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="83" spans="1:10" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A83" s="142" t="s">
+      <c r="A83" s="63" t="s">
         <v>288</v>
       </c>
-      <c r="B83" s="133" t="s">
+      <c r="B83" s="58" t="s">
         <v>304</v>
       </c>
-      <c r="C83" s="143"/>
-[...3 lines deleted...]
-      <c r="G83" s="136" t="s">
+      <c r="C83" s="40"/>
+      <c r="D83" s="40"/>
+      <c r="E83" s="15"/>
+      <c r="F83" s="40"/>
+      <c r="G83" s="59" t="s">
         <v>57</v>
       </c>
-      <c r="H83" s="137">
+      <c r="H83" s="92">
         <v>47484</v>
       </c>
-      <c r="I83" s="138"/>
-      <c r="J83" s="136" t="s">
+      <c r="I83" s="60"/>
+      <c r="J83" s="59" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="84" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A84" s="142" t="s">
+      <c r="A84" s="63" t="s">
         <v>290</v>
       </c>
-      <c r="B84" s="133" t="s">
+      <c r="B84" s="58" t="s">
         <v>291</v>
       </c>
-      <c r="C84" s="143"/>
-[...3 lines deleted...]
-      <c r="G84" s="136" t="s">
+      <c r="C84" s="40"/>
+      <c r="D84" s="40"/>
+      <c r="E84" s="15"/>
+      <c r="F84" s="40"/>
+      <c r="G84" s="59" t="s">
         <v>57</v>
       </c>
-      <c r="H84" s="137">
+      <c r="H84" s="92">
         <v>46844</v>
       </c>
-      <c r="I84" s="138"/>
-      <c r="J84" s="136" t="s">
+      <c r="I84" s="60"/>
+      <c r="J84" s="59" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="85" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="58" t="s">
         <v>59</v>
       </c>
       <c r="B85" s="58" t="s">
         <v>60</v>
       </c>
       <c r="C85" s="42"/>
       <c r="D85" s="42"/>
       <c r="E85" s="43" t="s">
         <v>35</v>
       </c>
       <c r="F85" s="42"/>
       <c r="G85" s="59" t="s">
         <v>39</v>
       </c>
       <c r="H85" s="93">
         <v>46692</v>
       </c>
       <c r="I85" s="61"/>
       <c r="J85" s="59" t="s">
         <v>115</v>
@@ -4011,229 +3966,229 @@
     <row r="87" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="64" t="s">
         <v>78</v>
       </c>
       <c r="B87" s="64" t="s">
         <v>18</v>
       </c>
       <c r="C87" s="46" t="s">
         <v>1</v>
       </c>
       <c r="D87" s="46"/>
       <c r="E87" s="45"/>
       <c r="F87" s="46"/>
       <c r="G87" s="63" t="s">
         <v>77</v>
       </c>
       <c r="H87" s="112">
         <v>46357</v>
       </c>
       <c r="I87" s="113"/>
       <c r="J87" s="59" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="88" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A88" s="144" t="s">
+      <c r="A88" s="64" t="s">
         <v>90</v>
       </c>
-      <c r="B88" s="144" t="s">
+      <c r="B88" s="64" t="s">
         <v>20</v>
       </c>
-      <c r="C88" s="140" t="s">
+      <c r="C88" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="D88" s="140"/>
-[...2 lines deleted...]
-      <c r="G88" s="142" t="s">
+      <c r="D88" s="46"/>
+      <c r="E88" s="45"/>
+      <c r="F88" s="46"/>
+      <c r="G88" s="63" t="s">
         <v>86</v>
       </c>
-      <c r="H88" s="146">
+      <c r="H88" s="91">
         <v>46357</v>
       </c>
-      <c r="I88" s="147"/>
-      <c r="J88" s="136" t="s">
+      <c r="I88" s="65"/>
+      <c r="J88" s="59" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="89" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A89" s="144" t="s">
+      <c r="A89" s="64" t="s">
         <v>91</v>
       </c>
-      <c r="B89" s="144" t="s">
+      <c r="B89" s="64" t="s">
         <v>21</v>
       </c>
-      <c r="C89" s="140" t="s">
+      <c r="C89" s="46" t="s">
         <v>1</v>
       </c>
-      <c r="D89" s="140"/>
-[...2 lines deleted...]
-      <c r="G89" s="142" t="s">
+      <c r="D89" s="46"/>
+      <c r="E89" s="45"/>
+      <c r="F89" s="46"/>
+      <c r="G89" s="63" t="s">
         <v>86</v>
       </c>
-      <c r="H89" s="146" t="s">
+      <c r="H89" s="91" t="s">
         <v>122</v>
       </c>
-      <c r="I89" s="147"/>
-      <c r="J89" s="136" t="s">
+      <c r="I89" s="65"/>
+      <c r="J89" s="59" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="90" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A90" s="136" t="s">
+      <c r="A90" s="59" t="s">
         <v>92</v>
       </c>
-      <c r="B90" s="133" t="s">
+      <c r="B90" s="58" t="s">
         <v>292</v>
       </c>
-      <c r="C90" s="140"/>
-[...3 lines deleted...]
-      <c r="G90" s="136" t="s">
+      <c r="C90" s="46"/>
+      <c r="D90" s="46"/>
+      <c r="E90" s="41"/>
+      <c r="F90" s="46"/>
+      <c r="G90" s="59" t="s">
         <v>86</v>
       </c>
-      <c r="H90" s="137">
+      <c r="H90" s="92">
         <v>46844</v>
       </c>
-      <c r="I90" s="138"/>
-      <c r="J90" s="136" t="s">
+      <c r="I90" s="60"/>
+      <c r="J90" s="59" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="91" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="64" t="s">
         <v>97</v>
       </c>
       <c r="B91" s="64" t="s">
         <v>98</v>
       </c>
       <c r="C91" s="46"/>
       <c r="D91" s="46"/>
       <c r="E91" s="45"/>
       <c r="F91" s="46"/>
       <c r="G91" s="63" t="s">
         <v>86</v>
       </c>
       <c r="H91" s="91">
         <v>46692</v>
       </c>
       <c r="I91" s="65"/>
       <c r="J91" s="59" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="92" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="J92" s="67"/>
     </row>
     <row r="93" spans="1:10" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A93" s="4" t="s">
         <v>148</v>
       </c>
       <c r="B93" s="3"/>
       <c r="C93" s="25"/>
       <c r="D93" s="25"/>
       <c r="E93" s="5"/>
       <c r="F93" s="25"/>
       <c r="G93" s="3"/>
       <c r="H93" s="6"/>
       <c r="I93" s="6"/>
       <c r="J93" s="1"/>
     </row>
     <row r="94" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A94" s="69"/>
-      <c r="B94" s="119" t="s">
+      <c r="B94" s="125" t="s">
         <v>307</v>
       </c>
-      <c r="C94" s="119"/>
-[...6 lines deleted...]
-      <c r="J94" s="119"/>
+      <c r="C94" s="125"/>
+      <c r="D94" s="125"/>
+      <c r="E94" s="125"/>
+      <c r="F94" s="125"/>
+      <c r="G94" s="125"/>
+      <c r="H94" s="125"/>
+      <c r="I94" s="125"/>
+      <c r="J94" s="125"/>
     </row>
     <row r="95" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A95" s="70" t="s">
         <v>260</v>
       </c>
-      <c r="B95" s="119" t="s">
+      <c r="B95" s="125" t="s">
         <v>149</v>
       </c>
-      <c r="C95" s="119"/>
-[...6 lines deleted...]
-      <c r="J95" s="119"/>
+      <c r="C95" s="125"/>
+      <c r="D95" s="125"/>
+      <c r="E95" s="125"/>
+      <c r="F95" s="125"/>
+      <c r="G95" s="125"/>
+      <c r="H95" s="125"/>
+      <c r="I95" s="125"/>
+      <c r="J95" s="125"/>
     </row>
     <row r="96" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A96" s="54" t="s">
         <v>258</v>
       </c>
       <c r="B96" s="51" t="s">
         <v>168</v>
       </c>
       <c r="E96" s="51"/>
       <c r="G96" s="51"/>
       <c r="H96" s="51"/>
       <c r="I96" s="51"/>
       <c r="J96" s="51"/>
     </row>
     <row r="97" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A97" s="54" t="s">
         <v>259</v>
       </c>
-      <c r="B97" s="119" t="s">
+      <c r="B97" s="125" t="s">
         <v>150</v>
       </c>
-      <c r="C97" s="119"/>
-[...6 lines deleted...]
-      <c r="J97" s="119"/>
+      <c r="C97" s="125"/>
+      <c r="D97" s="125"/>
+      <c r="E97" s="125"/>
+      <c r="F97" s="125"/>
+      <c r="G97" s="125"/>
+      <c r="H97" s="125"/>
+      <c r="I97" s="125"/>
+      <c r="J97" s="125"/>
     </row>
     <row r="98" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="B98" s="119" t="s">
+      <c r="B98" s="125" t="s">
         <v>152</v>
       </c>
-      <c r="C98" s="119"/>
-[...6 lines deleted...]
-      <c r="J98" s="119"/>
+      <c r="C98" s="125"/>
+      <c r="D98" s="125"/>
+      <c r="E98" s="125"/>
+      <c r="F98" s="125"/>
+      <c r="G98" s="125"/>
+      <c r="H98" s="125"/>
+      <c r="I98" s="125"/>
+      <c r="J98" s="125"/>
     </row>
     <row r="99" spans="1:10" s="8" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A99" s="7"/>
       <c r="B99" s="13"/>
       <c r="C99" s="28"/>
       <c r="D99" s="28"/>
       <c r="E99" s="9"/>
       <c r="F99" s="28"/>
       <c r="G99" s="2"/>
       <c r="H99" s="10"/>
       <c r="I99" s="10"/>
     </row>
     <row r="100" spans="1:10" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A100" s="7" t="s">
         <v>164</v>
       </c>
       <c r="B100" s="13" t="s">
         <v>159</v>
       </c>
       <c r="C100" s="28"/>
       <c r="D100" s="28"/>
       <c r="E100" s="9"/>
       <c r="F100" s="28"/>
       <c r="G100" s="2"/>
       <c r="H100" s="10"/>
@@ -4336,53 +4291,51 @@
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B101" r:id="rId1" xr:uid="{ED316BB8-2F53-46D8-A9A0-5874ACD39067}"/>
     <hyperlink ref="B100" r:id="rId2" xr:uid="{09E946D0-3D3C-4844-9447-A6EAE152629D}"/>
     <hyperlink ref="D105" r:id="rId3" xr:uid="{57E611D2-C8F2-4C44-9E18-63CEA3F12304}"/>
     <hyperlink ref="D106" r:id="rId4" xr:uid="{639D165F-CF85-4158-8B88-2A4FCA5681CA}"/>
     <hyperlink ref="D104" r:id="rId5" xr:uid="{531CE2F6-AA5D-4D24-8811-FAD47CCDF6DC}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.31496062992125984" top="0.77" bottom="0.5" header="0.31496062992125984" footer="0.25"/>
   <pageSetup paperSize="9" scale="85" orientation="portrait" verticalDpi="1200" r:id="rId6"/>
   <headerFooter>
     <oddHeader>&amp;R&amp;G</oddHeader>
     <oddFooter xml:space="preserve">&amp;L&amp;"Arial,Standard"&amp;9&amp;A&amp;C&amp;"Arial,Standard"&amp;9&amp;K0000FFwww.rte.voev.ch&amp;R&amp;"Arial,Standard"&amp;9&amp;P/&amp;N      </oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="60" max="9" man="1"/>
   </rowBreaks>
   <legacyDrawingHF r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5734E4C7-073F-456C-8307-04D0E5ABFEB3}">
   <dimension ref="A1:J106"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="130" zoomScaleNormal="145" zoomScaleSheetLayoutView="130" zoomScalePageLayoutView="115" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="145" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="115" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="6.5" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="14.33203125" style="54" customWidth="1"/>
     <col min="2" max="2" width="54" style="52" customWidth="1"/>
     <col min="3" max="3" width="11.1640625" style="29" customWidth="1"/>
     <col min="4" max="4" width="1.1640625" style="29" customWidth="1"/>
     <col min="5" max="5" width="2.6640625" style="39" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="1.1640625" style="29" customWidth="1"/>
     <col min="7" max="7" width="17.1640625" style="52" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="10.83203125" style="53" customWidth="1"/>
     <col min="9" max="9" width="2.5" style="53" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="6.5" style="54" customWidth="1"/>
     <col min="11" max="16384" width="6.5" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="18" x14ac:dyDescent="0.2">
       <c r="A1" s="84" t="s">
         <v>170</v>
       </c>
       <c r="J1" s="28"/>
     </row>
     <row r="2" spans="1:10" ht="18" x14ac:dyDescent="0.2">
       <c r="A2" s="84" t="s">
         <v>171</v>
@@ -4423,68 +4376,68 @@
       <c r="H4" s="21"/>
       <c r="I4" s="21"/>
       <c r="J4" s="25"/>
     </row>
     <row r="5" spans="1:10" s="12" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="73" t="s">
         <v>174</v>
       </c>
       <c r="B5" s="73" t="s">
         <v>175</v>
       </c>
       <c r="C5" s="27"/>
       <c r="D5" s="27"/>
       <c r="E5" s="11"/>
       <c r="F5" s="27"/>
       <c r="G5" s="72" t="s">
         <v>176</v>
       </c>
       <c r="H5" s="72" t="s">
         <v>177</v>
       </c>
       <c r="I5" s="74"/>
       <c r="J5" s="73"/>
     </row>
     <row r="6" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="133" t="s">
+      <c r="A6" s="58" t="s">
         <v>27</v>
       </c>
-      <c r="B6" s="133" t="s">
+      <c r="B6" s="58" t="s">
         <v>201</v>
       </c>
-      <c r="C6" s="134"/>
-[...3 lines deleted...]
-      <c r="G6" s="136" t="s">
+      <c r="C6" s="42"/>
+      <c r="D6" s="42"/>
+      <c r="E6" s="15"/>
+      <c r="F6" s="42"/>
+      <c r="G6" s="59" t="s">
         <v>192</v>
       </c>
-      <c r="H6" s="137">
+      <c r="H6" s="92">
         <v>46073</v>
       </c>
-      <c r="I6" s="138"/>
-      <c r="J6" s="136" t="s">
+      <c r="I6" s="60"/>
+      <c r="J6" s="59" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="7" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="58" t="s">
         <v>30</v>
       </c>
       <c r="B7" s="58" t="s">
         <v>224</v>
       </c>
       <c r="C7" s="40" t="s">
         <v>0</v>
       </c>
       <c r="D7" s="40"/>
       <c r="E7" s="41"/>
       <c r="F7" s="40"/>
       <c r="G7" s="59" t="s">
         <v>195</v>
       </c>
       <c r="H7" s="92">
         <v>44620</v>
       </c>
       <c r="I7" s="61" t="s">
         <v>156</v>
       </c>
@@ -5444,51 +5397,51 @@
         <v>45743</v>
       </c>
       <c r="I47" s="60"/>
       <c r="J47" s="59" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="48" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="85" t="s">
         <v>83</v>
       </c>
       <c r="B48" s="85" t="s">
         <v>300</v>
       </c>
       <c r="C48" s="117"/>
       <c r="D48" s="117"/>
       <c r="E48" s="118"/>
       <c r="F48" s="117"/>
       <c r="G48" s="86" t="s">
         <v>199</v>
       </c>
       <c r="H48" s="110">
         <v>46054</v>
       </c>
       <c r="I48" s="111"/>
-      <c r="J48" s="139" t="s">
+      <c r="J48" s="124" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="49" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="58" t="s">
         <v>85</v>
       </c>
       <c r="B49" s="58" t="s">
         <v>249</v>
       </c>
       <c r="C49" s="40"/>
       <c r="D49" s="40"/>
       <c r="E49" s="41"/>
       <c r="F49" s="40"/>
       <c r="G49" s="59" t="s">
         <v>200</v>
       </c>
       <c r="H49" s="92">
         <v>45497</v>
       </c>
       <c r="I49" s="60"/>
       <c r="J49" s="59" t="s">
         <v>114</v>
       </c>
     </row>
@@ -5739,85 +5692,85 @@
       </c>
       <c r="C60" s="46"/>
       <c r="D60" s="46"/>
       <c r="E60" s="47" t="s">
         <v>35</v>
       </c>
       <c r="F60" s="46"/>
       <c r="G60" s="63" t="s">
         <v>200</v>
       </c>
       <c r="H60" s="91">
         <v>45782</v>
       </c>
       <c r="I60" s="65"/>
       <c r="J60" s="59" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="61" spans="1:10" s="14" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B61" s="36"/>
       <c r="C61" s="37"/>
       <c r="D61" s="37"/>
       <c r="E61" s="38"/>
       <c r="F61" s="37"/>
       <c r="G61" s="36"/>
-      <c r="H61" s="122"/>
-      <c r="I61" s="122"/>
+      <c r="H61" s="128"/>
+      <c r="I61" s="128"/>
     </row>
     <row r="62" spans="1:10" s="103" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A62" s="103" t="s">
         <v>178</v>
       </c>
       <c r="B62" s="104"/>
       <c r="C62" s="105"/>
       <c r="D62" s="105"/>
       <c r="E62" s="106"/>
       <c r="F62" s="105"/>
       <c r="G62" s="107"/>
-      <c r="H62" s="120"/>
-      <c r="I62" s="120"/>
+      <c r="H62" s="126"/>
+      <c r="I62" s="126"/>
       <c r="J62" s="102"/>
     </row>
     <row r="63" spans="1:10" s="102" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="102" t="s">
         <v>174</v>
       </c>
       <c r="B63" s="107" t="s">
         <v>175</v>
       </c>
       <c r="C63" s="108"/>
       <c r="D63" s="108"/>
       <c r="E63" s="109"/>
       <c r="F63" s="108"/>
       <c r="G63" s="107" t="s">
         <v>176</v>
       </c>
-      <c r="H63" s="120" t="s">
+      <c r="H63" s="126" t="s">
         <v>283</v>
       </c>
-      <c r="I63" s="120"/>
+      <c r="I63" s="126"/>
     </row>
     <row r="64" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="64" t="s">
         <v>119</v>
       </c>
       <c r="B64" s="64" t="s">
         <v>212</v>
       </c>
       <c r="C64" s="46" t="s">
         <v>137</v>
       </c>
       <c r="D64" s="46"/>
       <c r="E64" s="45"/>
       <c r="F64" s="46"/>
       <c r="G64" s="63" t="s">
         <v>221</v>
       </c>
       <c r="H64" s="91">
         <v>46419</v>
       </c>
       <c r="I64" s="65"/>
       <c r="J64" s="59" t="s">
         <v>114</v>
       </c>
     </row>
@@ -5986,137 +5939,137 @@
     <row r="72" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="64" t="s">
         <v>134</v>
       </c>
       <c r="B72" s="64" t="s">
         <v>220</v>
       </c>
       <c r="C72" s="40" t="s">
         <v>157</v>
       </c>
       <c r="D72" s="40"/>
       <c r="E72" s="45"/>
       <c r="F72" s="40"/>
       <c r="G72" s="63" t="s">
         <v>200</v>
       </c>
       <c r="H72" s="91" t="s">
         <v>285</v>
       </c>
       <c r="I72" s="65"/>
       <c r="J72" s="59" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="73" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A73" s="136" t="s">
+      <c r="A73" s="59" t="s">
         <v>293</v>
       </c>
-      <c r="B73" s="133" t="s">
+      <c r="B73" s="58" t="s">
         <v>301</v>
       </c>
-      <c r="C73" s="140"/>
-[...3 lines deleted...]
-      <c r="G73" s="136" t="s">
+      <c r="C73" s="46"/>
+      <c r="D73" s="46"/>
+      <c r="E73" s="41"/>
+      <c r="F73" s="46"/>
+      <c r="G73" s="59" t="s">
         <v>200</v>
       </c>
-      <c r="H73" s="137">
+      <c r="H73" s="92">
         <v>46692</v>
       </c>
-      <c r="I73" s="138"/>
-      <c r="J73" s="136" t="s">
+      <c r="I73" s="60"/>
+      <c r="J73" s="59" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="74" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A74" s="136" t="s">
+      <c r="A74" s="59" t="s">
         <v>294</v>
       </c>
-      <c r="B74" s="133" t="s">
+      <c r="B74" s="58" t="s">
         <v>297</v>
       </c>
-      <c r="C74" s="140" t="s">
+      <c r="C74" s="46" t="s">
         <v>1</v>
       </c>
-      <c r="D74" s="140"/>
-[...2 lines deleted...]
-      <c r="G74" s="136" t="s">
+      <c r="D74" s="46"/>
+      <c r="E74" s="41"/>
+      <c r="F74" s="46"/>
+      <c r="G74" s="59" t="s">
         <v>200</v>
       </c>
-      <c r="H74" s="137">
+      <c r="H74" s="92">
         <v>47484</v>
       </c>
-      <c r="I74" s="138"/>
-      <c r="J74" s="136" t="s">
+      <c r="I74" s="60"/>
+      <c r="J74" s="59" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="75" spans="1:10" s="14" customFormat="1" ht="29.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B75" s="36"/>
       <c r="C75" s="37"/>
       <c r="D75" s="37"/>
       <c r="E75" s="38"/>
       <c r="F75" s="37"/>
       <c r="G75" s="36"/>
-      <c r="H75" s="123"/>
-      <c r="I75" s="123"/>
+      <c r="H75" s="129"/>
+      <c r="I75" s="129"/>
     </row>
     <row r="76" spans="1:10" s="103" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A76" s="103" t="s">
         <v>179</v>
       </c>
       <c r="B76" s="104"/>
       <c r="C76" s="105"/>
       <c r="D76" s="105"/>
       <c r="E76" s="106"/>
       <c r="F76" s="105"/>
       <c r="G76" s="107"/>
-      <c r="H76" s="120"/>
-      <c r="I76" s="120"/>
+      <c r="H76" s="126"/>
+      <c r="I76" s="126"/>
       <c r="J76" s="102"/>
     </row>
     <row r="77" spans="1:10" s="102" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="102" t="s">
         <v>174</v>
       </c>
       <c r="B77" s="107" t="s">
         <v>175</v>
       </c>
       <c r="C77" s="108"/>
       <c r="D77" s="108"/>
       <c r="E77" s="109"/>
       <c r="F77" s="108"/>
       <c r="G77" s="107" t="s">
         <v>176</v>
       </c>
-      <c r="H77" s="120" t="s">
+      <c r="H77" s="126" t="s">
         <v>283</v>
       </c>
-      <c r="I77" s="120"/>
+      <c r="I77" s="126"/>
     </row>
     <row r="78" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="64" t="s">
         <v>32</v>
       </c>
       <c r="B78" s="64" t="s">
         <v>202</v>
       </c>
       <c r="C78" s="46"/>
       <c r="D78" s="46"/>
       <c r="E78" s="45"/>
       <c r="F78" s="46"/>
       <c r="G78" s="63" t="s">
         <v>192</v>
       </c>
       <c r="H78" s="112">
         <v>46753</v>
       </c>
       <c r="I78" s="113"/>
       <c r="J78" s="65" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="79" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="64" t="s">
@@ -6191,90 +6144,90 @@
     <row r="82" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="64" t="s">
         <v>54</v>
       </c>
       <c r="B82" s="64" t="s">
         <v>205</v>
       </c>
       <c r="C82" s="46" t="s">
         <v>1</v>
       </c>
       <c r="D82" s="46"/>
       <c r="E82" s="45"/>
       <c r="F82" s="46"/>
       <c r="G82" s="63" t="s">
         <v>195</v>
       </c>
       <c r="H82" s="91" t="s">
         <v>285</v>
       </c>
       <c r="I82" s="113"/>
       <c r="J82" s="59" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="83" spans="1:10" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A83" s="142" t="s">
+      <c r="A83" s="63" t="s">
         <v>288</v>
       </c>
-      <c r="B83" s="133" t="s">
+      <c r="B83" s="58" t="s">
         <v>303</v>
       </c>
-      <c r="C83" s="143"/>
-[...3 lines deleted...]
-      <c r="G83" s="136" t="s">
+      <c r="C83" s="40"/>
+      <c r="D83" s="40"/>
+      <c r="E83" s="15"/>
+      <c r="F83" s="40"/>
+      <c r="G83" s="59" t="s">
         <v>253</v>
       </c>
-      <c r="H83" s="137">
+      <c r="H83" s="92">
         <v>47484</v>
       </c>
-      <c r="I83" s="138"/>
-      <c r="J83" s="136" t="s">
+      <c r="I83" s="60"/>
+      <c r="J83" s="59" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="84" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A84" s="142" t="s">
+      <c r="A84" s="63" t="s">
         <v>290</v>
       </c>
-      <c r="B84" s="133" t="s">
+      <c r="B84" s="58" t="s">
         <v>298</v>
       </c>
-      <c r="C84" s="143"/>
-[...3 lines deleted...]
-      <c r="G84" s="136" t="s">
+      <c r="C84" s="40"/>
+      <c r="D84" s="40"/>
+      <c r="E84" s="15"/>
+      <c r="F84" s="40"/>
+      <c r="G84" s="59" t="s">
         <v>196</v>
       </c>
-      <c r="H84" s="137">
+      <c r="H84" s="92">
         <v>46844</v>
       </c>
-      <c r="I84" s="138"/>
-      <c r="J84" s="136" t="s">
+      <c r="I84" s="60"/>
+      <c r="J84" s="59" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="85" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="58" t="s">
         <v>59</v>
       </c>
       <c r="B85" s="58" t="s">
         <v>239</v>
       </c>
       <c r="C85" s="42"/>
       <c r="D85" s="42"/>
       <c r="E85" s="43" t="s">
         <v>35</v>
       </c>
       <c r="F85" s="42"/>
       <c r="G85" s="59" t="s">
         <v>193</v>
       </c>
       <c r="H85" s="93">
         <v>46692</v>
       </c>
       <c r="I85" s="61"/>
       <c r="J85" s="59" t="s">
         <v>115</v>
@@ -6307,233 +6260,233 @@
     <row r="87" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="64" t="s">
         <v>78</v>
       </c>
       <c r="B87" s="64" t="s">
         <v>208</v>
       </c>
       <c r="C87" s="46" t="s">
         <v>1</v>
       </c>
       <c r="D87" s="46"/>
       <c r="E87" s="45"/>
       <c r="F87" s="46"/>
       <c r="G87" s="63" t="s">
         <v>198</v>
       </c>
       <c r="H87" s="112">
         <v>46357</v>
       </c>
       <c r="I87" s="113"/>
       <c r="J87" s="59" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="88" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A88" s="144" t="s">
+      <c r="A88" s="64" t="s">
         <v>90</v>
       </c>
-      <c r="B88" s="144" t="s">
+      <c r="B88" s="64" t="s">
         <v>209</v>
       </c>
-      <c r="C88" s="140" t="s">
+      <c r="C88" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="D88" s="140"/>
-[...2 lines deleted...]
-      <c r="G88" s="142" t="s">
+      <c r="D88" s="46"/>
+      <c r="E88" s="45"/>
+      <c r="F88" s="46"/>
+      <c r="G88" s="63" t="s">
         <v>200</v>
       </c>
-      <c r="H88" s="146">
+      <c r="H88" s="91">
         <v>46357</v>
       </c>
-      <c r="I88" s="147"/>
-      <c r="J88" s="136" t="s">
+      <c r="I88" s="65"/>
+      <c r="J88" s="59" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="89" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A89" s="144" t="s">
+      <c r="A89" s="64" t="s">
         <v>91</v>
       </c>
-      <c r="B89" s="144" t="s">
+      <c r="B89" s="64" t="s">
         <v>210</v>
       </c>
-      <c r="C89" s="140" t="s">
+      <c r="C89" s="46" t="s">
         <v>1</v>
       </c>
-      <c r="D89" s="140"/>
-[...2 lines deleted...]
-      <c r="G89" s="142" t="s">
+      <c r="D89" s="46"/>
+      <c r="E89" s="45"/>
+      <c r="F89" s="46"/>
+      <c r="G89" s="63" t="s">
         <v>200</v>
       </c>
-      <c r="H89" s="146" t="s">
+      <c r="H89" s="91" t="s">
         <v>285</v>
       </c>
-      <c r="I89" s="147"/>
-      <c r="J89" s="136" t="s">
+      <c r="I89" s="65"/>
+      <c r="J89" s="59" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="90" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A90" s="136" t="s">
+      <c r="A90" s="59" t="s">
         <v>92</v>
       </c>
-      <c r="B90" s="133" t="s">
+      <c r="B90" s="58" t="s">
         <v>302</v>
       </c>
-      <c r="C90" s="140"/>
-[...3 lines deleted...]
-      <c r="G90" s="136" t="s">
+      <c r="C90" s="46"/>
+      <c r="D90" s="46"/>
+      <c r="E90" s="41"/>
+      <c r="F90" s="46"/>
+      <c r="G90" s="59" t="s">
         <v>200</v>
       </c>
-      <c r="H90" s="137">
+      <c r="H90" s="92">
         <v>46844</v>
       </c>
-      <c r="I90" s="138"/>
-      <c r="J90" s="136" t="s">
+      <c r="I90" s="60"/>
+      <c r="J90" s="59" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="91" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="64" t="s">
         <v>97</v>
       </c>
       <c r="B91" s="64" t="s">
         <v>211</v>
       </c>
       <c r="C91" s="46"/>
       <c r="D91" s="46"/>
       <c r="E91" s="45"/>
       <c r="F91" s="46"/>
       <c r="G91" s="63" t="s">
         <v>200</v>
       </c>
       <c r="H91" s="91">
         <v>46692</v>
       </c>
       <c r="I91" s="65"/>
       <c r="J91" s="59" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="92" spans="1:10" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="J92" s="67"/>
     </row>
     <row r="93" spans="1:10" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A93" s="94" t="s">
         <v>180</v>
       </c>
       <c r="B93" s="95"/>
       <c r="C93" s="96"/>
       <c r="D93" s="96"/>
       <c r="E93" s="17"/>
       <c r="F93" s="96"/>
       <c r="G93" s="95"/>
       <c r="H93" s="97"/>
       <c r="I93" s="97"/>
       <c r="J93" s="24"/>
     </row>
     <row r="94" spans="1:10" ht="13.5" x14ac:dyDescent="0.2">
       <c r="A94" s="76"/>
-      <c r="B94" s="124" t="s">
+      <c r="B94" s="130" t="s">
         <v>308</v>
       </c>
-      <c r="C94" s="124"/>
-[...6 lines deleted...]
-      <c r="J94" s="124"/>
+      <c r="C94" s="130"/>
+      <c r="D94" s="130"/>
+      <c r="E94" s="130"/>
+      <c r="F94" s="130"/>
+      <c r="G94" s="130"/>
+      <c r="H94" s="130"/>
+      <c r="I94" s="130"/>
+      <c r="J94" s="130"/>
     </row>
     <row r="95" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A95" s="77" t="s">
         <v>260</v>
       </c>
-      <c r="B95" s="124" t="s">
+      <c r="B95" s="130" t="s">
         <v>181</v>
       </c>
-      <c r="C95" s="124"/>
-[...6 lines deleted...]
-      <c r="J95" s="124"/>
+      <c r="C95" s="130"/>
+      <c r="D95" s="130"/>
+      <c r="E95" s="130"/>
+      <c r="F95" s="130"/>
+      <c r="G95" s="130"/>
+      <c r="H95" s="130"/>
+      <c r="I95" s="130"/>
+      <c r="J95" s="130"/>
     </row>
     <row r="96" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A96" s="54" t="s">
         <v>258</v>
       </c>
-      <c r="B96" s="124" t="s">
+      <c r="B96" s="130" t="s">
         <v>182</v>
       </c>
-      <c r="C96" s="124"/>
-[...6 lines deleted...]
-      <c r="J96" s="124"/>
+      <c r="C96" s="130"/>
+      <c r="D96" s="130"/>
+      <c r="E96" s="130"/>
+      <c r="F96" s="130"/>
+      <c r="G96" s="130"/>
+      <c r="H96" s="130"/>
+      <c r="I96" s="130"/>
+      <c r="J96" s="130"/>
     </row>
     <row r="97" spans="1:10" ht="13.5" x14ac:dyDescent="0.2">
       <c r="A97" s="78" t="s">
         <v>261</v>
       </c>
-      <c r="B97" s="124" t="s">
+      <c r="B97" s="130" t="s">
         <v>183</v>
       </c>
-      <c r="C97" s="124"/>
-[...6 lines deleted...]
-      <c r="J97" s="124"/>
+      <c r="C97" s="130"/>
+      <c r="D97" s="130"/>
+      <c r="E97" s="130"/>
+      <c r="F97" s="130"/>
+      <c r="G97" s="130"/>
+      <c r="H97" s="130"/>
+      <c r="I97" s="130"/>
+      <c r="J97" s="130"/>
     </row>
     <row r="98" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A98" s="50"/>
-      <c r="B98" s="124" t="s">
+      <c r="B98" s="130" t="s">
         <v>284</v>
       </c>
-      <c r="C98" s="124"/>
-[...6 lines deleted...]
-      <c r="J98" s="124"/>
+      <c r="C98" s="130"/>
+      <c r="D98" s="130"/>
+      <c r="E98" s="130"/>
+      <c r="F98" s="130"/>
+      <c r="G98" s="130"/>
+      <c r="H98" s="130"/>
+      <c r="I98" s="130"/>
+      <c r="J98" s="130"/>
     </row>
     <row r="99" spans="1:10" s="8" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A99" s="7"/>
       <c r="B99" s="13"/>
       <c r="C99" s="28"/>
       <c r="D99" s="28"/>
       <c r="E99" s="9"/>
       <c r="F99" s="28"/>
       <c r="G99" s="2"/>
       <c r="H99" s="10"/>
       <c r="I99" s="10"/>
     </row>
     <row r="100" spans="1:10" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A100" s="7" t="s">
         <v>184</v>
       </c>
       <c r="B100" s="13" t="s">
         <v>185</v>
       </c>
       <c r="C100" s="28"/>
       <c r="D100" s="28"/>
       <c r="E100" s="9"/>
       <c r="F100" s="28"/>
       <c r="G100" s="2"/>
       <c r="H100" s="10"/>
@@ -6551,91 +6504,91 @@
       <c r="A102" s="7"/>
       <c r="B102" s="2"/>
       <c r="C102" s="28"/>
       <c r="D102" s="28"/>
       <c r="E102" s="9"/>
       <c r="F102" s="28"/>
       <c r="G102" s="2"/>
       <c r="H102" s="10"/>
       <c r="I102" s="10"/>
     </row>
     <row r="103" spans="1:10" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A103" s="4" t="s">
         <v>187</v>
       </c>
       <c r="B103" s="3"/>
       <c r="C103" s="25"/>
       <c r="D103" s="25"/>
       <c r="E103" s="5"/>
       <c r="F103" s="25"/>
       <c r="G103" s="3"/>
       <c r="H103" s="6"/>
       <c r="I103" s="6"/>
       <c r="J103" s="1"/>
     </row>
     <row r="104" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A104" s="126" t="s">
+      <c r="A104" s="132" t="s">
         <v>188</v>
       </c>
-      <c r="B104" s="126"/>
-[...4 lines deleted...]
-      <c r="G104" s="125"/>
+      <c r="B104" s="132"/>
+      <c r="C104" s="132"/>
+      <c r="D104" s="132"/>
+      <c r="E104" s="132"/>
+      <c r="F104" s="132"/>
+      <c r="G104" s="131"/>
       <c r="H104" s="83" t="s">
         <v>172</v>
       </c>
       <c r="I104" s="83"/>
       <c r="J104" s="83"/>
     </row>
     <row r="105" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A105" s="126" t="s">
+      <c r="A105" s="132" t="s">
         <v>263</v>
       </c>
-      <c r="B105" s="126"/>
-[...4 lines deleted...]
-      <c r="G105" s="125"/>
+      <c r="B105" s="132"/>
+      <c r="C105" s="132"/>
+      <c r="D105" s="132"/>
+      <c r="E105" s="132"/>
+      <c r="F105" s="132"/>
+      <c r="G105" s="131"/>
       <c r="H105" s="83" t="s">
         <v>190</v>
       </c>
       <c r="I105" s="83"/>
       <c r="J105" s="83"/>
     </row>
     <row r="106" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A106" s="124" t="s">
+      <c r="A106" s="130" t="s">
         <v>189</v>
       </c>
-      <c r="B106" s="124"/>
-[...4 lines deleted...]
-      <c r="G106" s="125"/>
+      <c r="B106" s="130"/>
+      <c r="C106" s="130"/>
+      <c r="D106" s="130"/>
+      <c r="E106" s="130"/>
+      <c r="F106" s="130"/>
+      <c r="G106" s="131"/>
       <c r="H106" s="83" t="s">
         <v>191</v>
       </c>
       <c r="I106" s="83"/>
       <c r="J106" s="83"/>
     </row>
   </sheetData>
   <autoFilter ref="A5:J91" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
   <mergeCells count="14">
     <mergeCell ref="A106:G106"/>
     <mergeCell ref="B96:J96"/>
     <mergeCell ref="B97:J97"/>
     <mergeCell ref="B98:J98"/>
     <mergeCell ref="A104:G104"/>
     <mergeCell ref="A105:G105"/>
     <mergeCell ref="H61:I61"/>
     <mergeCell ref="H75:I75"/>
     <mergeCell ref="H62:I62"/>
     <mergeCell ref="H77:I77"/>
     <mergeCell ref="B95:J95"/>
     <mergeCell ref="H63:I63"/>
     <mergeCell ref="H76:I76"/>
     <mergeCell ref="B94:J94"/>
   </mergeCells>
   <hyperlinks>
@@ -6653,50 +6606,100 @@
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="60" max="9" man="1"/>
   </rowBreaks>
   <legacyDrawingHF r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100001663C6CEEE474AB7A75D47C7492EF0" ma:contentTypeVersion="19" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="606e9dcf2b288da50f536ad200160af5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="dff2d33b-e58c-4b22-aaee-1c3e400aa24b" xmlns:ns3="fc48761f-100f-4b21-bfba-e6963edc687a" xmlns:ns4="dd2d40b1-f6cb-4cdd-b8f9-486b41866926" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="05a99be9913c634a5e2816684d14cabb" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="dff2d33b-e58c-4b22-aaee-1c3e400aa24b"/>
     <xsd:import namespace="fc48761f-100f-4b21-bfba-e6963edc687a"/>
     <xsd:import namespace="dd2d40b1-f6cb-4cdd-b8f9-486b41866926"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
@@ -6943,175 +6946,125 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="dff2d33b-e58c-4b22-aaee-1c3e400aa24b">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="dd2d40b1-f6cb-4cdd-b8f9-486b41866926" xsi:nil="true"/>
     <_dlc_DocId xmlns="fc48761f-100f-4b21-bfba-e6963edc687a">VXEHHNPPKHJR-1000582777-2205078</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="fc48761f-100f-4b21-bfba-e6963edc687a">
       <Url>https://voev.sharepoint.com/sites/AbtoeffentlicherVerkehrVoeV/_layouts/15/DocIdRedir.aspx?ID=VXEHHNPPKHJR-1000582777-2205078</Url>
       <Description>VXEHHNPPKHJR-1000582777-2205078</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...46 lines deleted...]
-</spe:Receivers>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0A8BEAA5-7367-4397-8015-CBF3674DFC37}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AF23679C-E377-41F3-8FF5-7083E37F8414}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="dff2d33b-e58c-4b22-aaee-1c3e400aa24b"/>
     <ds:schemaRef ds:uri="fc48761f-100f-4b21-bfba-e6963edc687a"/>
     <ds:schemaRef ds:uri="dd2d40b1-f6cb-4cdd-b8f9-486b41866926"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0441AB5C-4329-46DC-8E54-6FE5145C0558}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="dff2d33b-e58c-4b22-aaee-1c3e400aa24b"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="dd2d40b1-f6cb-4cdd-b8f9-486b41866926"/>
     <ds:schemaRef ds:uri="fc48761f-100f-4b21-bfba-e6963edc687a"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0A8BEAA5-7367-4397-8015-CBF3674DFC37}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BBFFFEC0-0495-4291-834E-93440D42E20A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Benannte Bereiche</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>