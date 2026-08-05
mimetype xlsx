--- v0 (2026-06-19)
+++ v1 (2026-08-05)
@@ -6,98 +6,98 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://voev.sharepoint.com/sites/AbtoeffentlicherVerkehrVoeV/Shared Documents/Organe/5_RTE/00_Uebersichten/RTE-Uebersichtsblatt/Aktuell/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="765" documentId="8_{941DD7B1-3061-48B9-A7D5-1093A42FE593}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{94B8EA1E-575C-4E41-B5A8-992AD2013A87}"/>
+  <xr:revisionPtr revIDLastSave="965" documentId="8_{941DD7B1-3061-48B9-A7D5-1093A42FE593}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8391696C-8C09-4BCA-A3C8-DD684A0B4354}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Übersicht über die Regelungen" sheetId="1" r:id="rId1"/>
     <sheet name="Aperçu des réglementations" sheetId="3" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Aperçu des réglementations'!$A$5:$J$88</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Übersicht über die Regelungen'!$A$5:$J$88</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Aperçu des réglementations'!$A$5:$J$91</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Übersicht über die Regelungen'!$A$5:$J$91</definedName>
     <definedName name="_Hlk25661353" localSheetId="1">'Aperçu des réglementations'!$A$30</definedName>
     <definedName name="_Hlk25661353" localSheetId="0">'Übersicht über die Regelungen'!$A$30</definedName>
     <definedName name="_Hlk66348407" localSheetId="1">'Aperçu des réglementations'!$A$70</definedName>
     <definedName name="_Hlk66348407" localSheetId="0">'Übersicht über die Regelungen'!$A$70</definedName>
-    <definedName name="_Hlk88669344" localSheetId="1">'Aperçu des réglementations'!$A$55</definedName>
+    <definedName name="_Hlk88669344" localSheetId="1">'Aperçu des réglementations'!$A$54</definedName>
     <definedName name="_Hlk88669344" localSheetId="0">'Übersicht über die Regelungen'!$A$54</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'Aperçu des réglementations'!$A$1:$J$103</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Übersicht über die Regelungen'!$A$1:$J$103</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'Aperçu des réglementations'!$A$1:$J$106</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Übersicht über die Regelungen'!$A$1:$J$106</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Aperçu des réglementations'!$1:$2</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Übersicht über die Regelungen'!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="834" uniqueCount="299">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="859" uniqueCount="310">
   <si>
     <t>N</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Lichtraumprofil Normalspur</t>
   </si>
   <si>
     <t>Langsamfahrstellen Normalspur</t>
   </si>
   <si>
     <t>Langsamfahrstellen Meterspur</t>
   </si>
   <si>
     <t>Lichtraumprofil Meterspur</t>
   </si>
   <si>
     <t>Unterbau und Schotter</t>
   </si>
   <si>
     <t>Hilfsbrücken</t>
   </si>
   <si>
@@ -196,53 +196,50 @@
   <si>
     <t>Elektr. Anlagen</t>
   </si>
   <si>
     <t>R RTE 21110</t>
   </si>
   <si>
     <t>Ingenieurbau</t>
   </si>
   <si>
     <t>R RTE 21690</t>
   </si>
   <si>
     <t>D RTE 22040</t>
   </si>
   <si>
     <t>R RTE 22041</t>
   </si>
   <si>
     <t>D RTE 22056</t>
   </si>
   <si>
     <t>R RTE 22066</t>
   </si>
   <si>
-    <t>d</t>
-[...1 lines deleted...]
-  <si>
     <t>R RTE 22240</t>
   </si>
   <si>
     <t>D RTE 22540</t>
   </si>
   <si>
     <t>R RTE 22541</t>
   </si>
   <si>
     <t>R RTE 22546</t>
   </si>
   <si>
     <t>D RTE 22556</t>
   </si>
   <si>
     <t>D RTE 22564</t>
   </si>
   <si>
     <t>R RTE 22566</t>
   </si>
   <si>
     <t>R RTE 22570</t>
   </si>
   <si>
     <t>R RTE 24900</t>
@@ -308,53 +305,50 @@
     <t>Wechselwirkung</t>
   </si>
   <si>
     <t>R RTE 29100</t>
   </si>
   <si>
     <t>Systemtechnik</t>
   </si>
   <si>
     <t>R RTE 29500</t>
   </si>
   <si>
     <t>D RTE 29700</t>
   </si>
   <si>
     <t>R RTE 29900</t>
   </si>
   <si>
     <t>Netzzustandsbericht</t>
   </si>
   <si>
     <t>Anlagen</t>
   </si>
   <si>
     <t>R RTE 30250</t>
-  </si>
-[...1 lines deleted...]
-    <t>Elektronisches Stellwerk SIMIS IS, Betriebsvorschrift</t>
   </si>
   <si>
     <t>Bahnbetrieb</t>
   </si>
   <si>
     <t>R RTE 40100</t>
   </si>
   <si>
     <t>Fahrzeuge</t>
   </si>
   <si>
     <t>R RTE 40210</t>
   </si>
   <si>
     <t>Arbeiten an elektrischen Systemen in Fahrzeugen</t>
   </si>
   <si>
     <t>R RTE 40250</t>
   </si>
   <si>
     <t>R RTE 41000</t>
   </si>
   <si>
     <t>R RTE 41500</t>
   </si>
@@ -400,53 +394,50 @@
   </si>
   <si>
     <t>R RTE 29010</t>
   </si>
   <si>
     <t>Vegetationsprofil</t>
   </si>
   <si>
     <t>Nachweisführung Datennetze, Safety und Security</t>
   </si>
   <si>
     <t>Interaktion Gleis/Brücke</t>
   </si>
   <si>
     <t>Notfalleinrichtungen für den Fahrgast, Fahrzeuge</t>
   </si>
   <si>
     <t xml:space="preserve">Elektr. Anlagen    </t>
   </si>
   <si>
     <t>Zugang z. Bahn</t>
   </si>
   <si>
     <t>Sich.anlagen
 und Fahrbahn</t>
-  </si>
-[...1 lines deleted...]
-    <t>Kompendium Sicherungsanlagen: 13. Ausgabe</t>
   </si>
   <si>
     <t xml:space="preserve">Wechselwirkung Fahrzeug/Fahrweg Normalspur </t>
   </si>
   <si>
     <t>d,f</t>
   </si>
   <si>
     <t>d,f,i</t>
   </si>
   <si>
     <t>d,f,i,e</t>
   </si>
   <si>
     <t>R RTE 49910</t>
   </si>
   <si>
     <t>Instandhaltung historische Fahrzeuge</t>
   </si>
   <si>
     <t>R RTE 20180</t>
   </si>
   <si>
     <t>Trambahn</t>
   </si>
@@ -722,53 +713,50 @@
   <si>
     <t>Bases du programme</t>
   </si>
   <si>
     <t>Sécurité lors de travaux aux abords des voies</t>
   </si>
   <si>
     <t>Infrastructure et ballast</t>
   </si>
   <si>
     <t>Voies et appareils de voie sans joints et éclissées</t>
   </si>
   <si>
     <t>Pose, contrôle et entretien des voies</t>
   </si>
   <si>
     <t>Passage à niveau, documentation de base (RTE/VSS)</t>
   </si>
   <si>
     <t>Distances d’implantation des signaux avancés</t>
   </si>
   <si>
     <t>Standardisation essieux et branchements</t>
   </si>
   <si>
-    <t>Poste d’enclench. électr. SIMIS IS - Presc. d’exploitation</t>
-[...1 lines deleted...]
-  <si>
     <t>Maintenance d’essieux à voie normale</t>
   </si>
   <si>
     <t>Maintenance d’essieux à voie métrique</t>
   </si>
   <si>
     <t>Câbles sur les véhicules ferroviaires</t>
   </si>
   <si>
     <t>Sécurité lors de travaux aux abords des voies, tramway</t>
   </si>
   <si>
     <t>Installations d’infrastructure pour les tramways</t>
   </si>
   <si>
     <t>Perçages des branchements</t>
   </si>
   <si>
     <t>Installations ouvertes au public</t>
   </si>
   <si>
     <t>Installations électriques des trams et trolleybus</t>
   </si>
   <si>
     <t>Interaction véhicule/parcours, voie métrique</t>
@@ -813,53 +801,50 @@
     <t>Guide pratique de la voie ferrée, voie normale</t>
   </si>
   <si>
     <t>Cotes de contrôle des appareils de voie</t>
   </si>
   <si>
     <t>Pose, contrôles et entretien des appareils de voie</t>
   </si>
   <si>
     <t>Soudages sur voies et appareils de voie</t>
   </si>
   <si>
     <t>Conception géométrique de la voie ferrée</t>
   </si>
   <si>
     <t>Mesures de contrôle des appareils de voie</t>
   </si>
   <si>
     <t>Exécution standard des branchements</t>
   </si>
   <si>
     <t>Pose, contrôles et entretien des branchements</t>
   </si>
   <si>
     <t>Accès aux quais en traversant les voies</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Compendium Installations de sécurité: édition 13 </t>
   </si>
   <si>
     <t>Éclairage de l’infrastructure ferroviaire</t>
   </si>
   <si>
     <t>Contrôle des installations électriques</t>
   </si>
   <si>
     <t>Dimensionnement des supports de la ligne de contact</t>
   </si>
   <si>
     <t>Lignes de contact dans les dépôts et ateliers</t>
   </si>
   <si>
     <t>Manuel des conducteurs de retour de courant et des mises à terre</t>
   </si>
   <si>
     <t>Mise à terre et retour de courant dans les dépôts et ateliers</t>
   </si>
   <si>
     <t>Démonstration de la sécurité des réseaux de données, Safety et Security</t>
   </si>
   <si>
     <t>Interaction véhicule/parcours, voie normale</t>
   </si>
@@ -985,101 +970,149 @@
     <t>Energieversorgung elektrischer Betriebsmittel, Fahrzeuge und Baumaschinen</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>N = Voie normale,  M = Voie métrique, S = Voie spéciale,  T = Tramway, Tb = Trolleybus, Z = Chemins de fer à crémaillère</t>
   </si>
   <si>
     <t>indéfini</t>
   </si>
   <si>
     <t>Übersicht über die Regelungen</t>
   </si>
   <si>
     <t>Komponenten und Tätigkeiten mit hoher Sicherheitsrelevanz</t>
   </si>
   <si>
     <t>R RTE 25000
 bis      25064</t>
   </si>
   <si>
     <t>Interaktion Fahrzeug/Fahrweg Meterspur</t>
   </si>
   <si>
-    <t>Stand: 1. Juni 2026</t>
-[...2 lines deleted...]
-    <t>Neuerungen (seit der letzten RTE-Übersicht vom 1. Mai 2026)</t>
+    <t>R RTE 25011</t>
+  </si>
+  <si>
+    <t>Durchrutschweg</t>
+  </si>
+  <si>
+    <t>Steuerung energieeffiziente Parkstellung Fahrzeuge</t>
+  </si>
+  <si>
+    <t>D RTE 48615</t>
+  </si>
+  <si>
+    <t>R RTE 49520</t>
+  </si>
+  <si>
+    <t>Schienenkopfkonditionierung Meterspur</t>
+  </si>
+  <si>
+    <t>Elektronisches Stellwerk SIMIS IS</t>
+  </si>
+  <si>
+    <t>Conditionnement du champignon du rail</t>
+  </si>
+  <si>
+    <t>Distance de glissement</t>
+  </si>
+  <si>
+    <t>Energieeffiziente Abstellung akkubetriebene Fahrzeuge</t>
+  </si>
+  <si>
+    <t>Poste d’enclenchement électronique SIMIS IS</t>
+  </si>
+  <si>
+    <t>Stationnement énerg. efficace de véhic. ferroviaires à batteries</t>
+  </si>
+  <si>
+    <t>Gestion efficiente de l’énergie des véhicules en position Parc</t>
+  </si>
+  <si>
+    <t>Compendium Installations de sécurité</t>
+  </si>
+  <si>
+    <t>Kompendium Sicherungsanlagen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inst. de sécurité et voie ferrée </t>
+  </si>
+  <si>
+    <t>Stand: 1. August 2026</t>
+  </si>
+  <si>
+    <t>Neuerungen (seit der letzten RTE-Übersicht vom 1. Juli 2026)</t>
+  </si>
+  <si>
+    <r>
+      <t>Nouveautés (depuis le dernier aperçu RTE du 1</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>re</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> juillet 2026)</t>
+    </r>
   </si>
   <si>
     <r>
       <t>état au 1</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>re</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> juin 2026</t>
-[...23 lines deleted...]
-      <t xml:space="preserve"> mai 2026)</t>
+      <t xml:space="preserve"> août 2026</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy;@"/>
     <numFmt numFmtId="165" formatCode="[$-807]d/\ mmmm\ yyyy;@"/>
     <numFmt numFmtId="166" formatCode="[$-100C]d/\ mmmm\ yyyy;@"/>
   </numFmts>
   <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -1227,51 +1260,51 @@
     <border>
       <left/>
       <right/>
       <top style="hair">
         <color auto="1"/>
       </top>
       <bottom style="hair">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="hair">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="147">
+  <cellXfs count="148">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -1348,56 +1381,50 @@
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1406,57 +1433,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
@@ -1516,53 +1537,50 @@
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1573,145 +1591,163 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="1" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Link" xfId="1" builtinId="8"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0000FF"/>
       <color rgb="FF4D4D4D"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -2000,4505 +2036,4639 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.voev.ch/registrieren" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.voev.ch/rte-uebersicht" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.voev.ch/rte-news" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rte.voev.ch/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RTE@voev.ch" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.utp.ch/enregistrer" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.utp.ch/rte-news-f" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.utp.ch/apercu-rte" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RTE@utp.ch" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rte.utp.ch/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:J103"/>
+  <dimension ref="A1:J106"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="130" zoomScaleNormal="175" zoomScaleSheetLayoutView="130" zoomScalePageLayoutView="115" workbookViewId="0">
-      <selection activeCell="A31" sqref="A31"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A83" zoomScale="130" zoomScaleNormal="175" zoomScaleSheetLayoutView="130" zoomScalePageLayoutView="115" workbookViewId="0">
+      <selection activeCell="B97" sqref="B97:J97"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="4.69921875" defaultRowHeight="12.5" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="4.6640625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="14.296875" style="56" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="11" max="16384" width="4.69921875" style="1"/>
+    <col min="1" max="1" width="14.33203125" style="54" customWidth="1"/>
+    <col min="2" max="2" width="53.33203125" style="52" customWidth="1"/>
+    <col min="3" max="3" width="11.1640625" style="29" customWidth="1"/>
+    <col min="4" max="4" width="1.1640625" style="29" customWidth="1"/>
+    <col min="5" max="5" width="2.6640625" style="39" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="1.1640625" style="29" customWidth="1"/>
+    <col min="7" max="7" width="17.1640625" style="52" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="11" style="53" customWidth="1"/>
+    <col min="9" max="9" width="2.5" style="53" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="6.6640625" style="54" customWidth="1"/>
+    <col min="11" max="16384" width="4.6640625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="18" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>101</v>
+    <row r="1" spans="1:10" ht="18" x14ac:dyDescent="0.2">
+      <c r="A1" s="84" t="s">
+        <v>99</v>
       </c>
       <c r="J1" s="28"/>
     </row>
-    <row r="2" spans="1:10" ht="18" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>291</v>
+    <row r="2" spans="1:10" ht="18" x14ac:dyDescent="0.2">
+      <c r="A2" s="84" t="s">
+        <v>286</v>
       </c>
       <c r="C2" s="28"/>
       <c r="D2" s="28"/>
       <c r="E2" s="28"/>
       <c r="F2" s="28"/>
       <c r="G2" s="33"/>
       <c r="H2" s="34"/>
       <c r="I2" s="34"/>
       <c r="J2" s="25" t="s">
-        <v>295</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="18"/>
       <c r="B3" s="2"/>
       <c r="C3" s="28"/>
       <c r="D3" s="28"/>
       <c r="E3" s="9"/>
       <c r="F3" s="28"/>
       <c r="G3" s="2"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="32"/>
     </row>
-    <row r="4" spans="1:10" ht="19" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:10" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="12" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="B4" s="3"/>
       <c r="C4" s="25"/>
       <c r="D4" s="25"/>
       <c r="E4" s="5"/>
       <c r="F4" s="25"/>
       <c r="G4" s="3"/>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="25"/>
     </row>
-    <row r="5" spans="1:10" s="12" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="57" t="s">
+    <row r="5" spans="1:10" s="12" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="55" t="s">
         <v>23</v>
       </c>
-      <c r="B5" s="57" t="s">
+      <c r="B5" s="55" t="s">
         <v>24</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="16"/>
       <c r="F5" s="35"/>
-      <c r="G5" s="57" t="s">
+      <c r="G5" s="55" t="s">
         <v>25</v>
       </c>
-      <c r="H5" s="58" t="s">
+      <c r="H5" s="56" t="s">
         <v>26</v>
       </c>
-      <c r="I5" s="58"/>
-[...3 lines deleted...]
-      <c r="A6" s="59" t="s">
+      <c r="I5" s="56"/>
+      <c r="J5" s="55"/>
+    </row>
+    <row r="6" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="127" t="s">
         <v>27</v>
       </c>
-      <c r="B6" s="59" t="s">
+      <c r="B6" s="127" t="s">
         <v>28</v>
       </c>
-      <c r="C6" s="40"/>
-[...3 lines deleted...]
-      <c r="G6" s="60" t="s">
+      <c r="C6" s="128"/>
+      <c r="D6" s="128"/>
+      <c r="E6" s="129"/>
+      <c r="F6" s="128"/>
+      <c r="G6" s="130" t="s">
         <v>29</v>
       </c>
-      <c r="H6" s="96">
-[...3 lines deleted...]
-      <c r="J6" s="60" t="s">
+      <c r="H6" s="131">
+        <v>46073</v>
+      </c>
+      <c r="I6" s="132"/>
+      <c r="J6" s="130" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="58" t="s">
+        <v>30</v>
+      </c>
+      <c r="B7" s="58" t="s">
+        <v>2</v>
+      </c>
+      <c r="C7" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="D7" s="40"/>
+      <c r="E7" s="41"/>
+      <c r="F7" s="40"/>
+      <c r="G7" s="59" t="s">
+        <v>31</v>
+      </c>
+      <c r="H7" s="92">
+        <v>44620</v>
+      </c>
+      <c r="I7" s="61" t="s">
+        <v>156</v>
+      </c>
+      <c r="J7" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="58" t="s">
+        <v>32</v>
+      </c>
+      <c r="B8" s="58" t="s">
+        <v>33</v>
+      </c>
+      <c r="C8" s="42"/>
+      <c r="D8" s="42"/>
+      <c r="E8" s="15"/>
+      <c r="F8" s="42"/>
+      <c r="G8" s="59" t="s">
+        <v>29</v>
+      </c>
+      <c r="H8" s="92">
+        <v>45260</v>
+      </c>
+      <c r="I8" s="61" t="s">
+        <v>156</v>
+      </c>
+      <c r="J8" s="59" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="58" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9" s="58" t="s">
+        <v>3</v>
+      </c>
+      <c r="C9" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="D9" s="40"/>
+      <c r="E9" s="43" t="s">
+        <v>35</v>
+      </c>
+      <c r="F9" s="40"/>
+      <c r="G9" s="59" t="s">
+        <v>29</v>
+      </c>
+      <c r="H9" s="92">
+        <v>45020</v>
+      </c>
+      <c r="I9" s="60"/>
+      <c r="J9" s="59" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="58" t="s">
+        <v>36</v>
+      </c>
+      <c r="B10" s="58" t="s">
+        <v>4</v>
+      </c>
+      <c r="C10" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="D10" s="40"/>
+      <c r="E10" s="43" t="s">
+        <v>35</v>
+      </c>
+      <c r="F10" s="40"/>
+      <c r="G10" s="59" t="s">
+        <v>29</v>
+      </c>
+      <c r="H10" s="92">
+        <v>44853</v>
+      </c>
+      <c r="I10" s="60"/>
+      <c r="J10" s="59" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="58" t="s">
+        <v>37</v>
+      </c>
+      <c r="B11" s="58" t="s">
+        <v>5</v>
+      </c>
+      <c r="C11" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="D11" s="40"/>
+      <c r="E11" s="41"/>
+      <c r="F11" s="40"/>
+      <c r="G11" s="59" t="s">
+        <v>31</v>
+      </c>
+      <c r="H11" s="92">
+        <v>45166</v>
+      </c>
+      <c r="I11" s="61" t="s">
+        <v>156</v>
+      </c>
+      <c r="J11" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="58" t="s">
+        <v>100</v>
+      </c>
+      <c r="B12" s="58" t="s">
+        <v>266</v>
+      </c>
+      <c r="C12" s="40"/>
+      <c r="D12" s="40"/>
+      <c r="E12" s="41"/>
+      <c r="F12" s="40"/>
+      <c r="G12" s="59" t="s">
+        <v>110</v>
+      </c>
+      <c r="H12" s="92">
+        <v>40923</v>
+      </c>
+      <c r="I12" s="60"/>
+      <c r="J12" s="59" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="58" t="s">
+        <v>101</v>
+      </c>
+      <c r="B13" s="58" t="s">
+        <v>106</v>
+      </c>
+      <c r="C13" s="40"/>
+      <c r="D13" s="40"/>
+      <c r="E13" s="43" t="s">
+        <v>35</v>
+      </c>
+      <c r="F13" s="40"/>
+      <c r="G13" s="59" t="s">
+        <v>154</v>
+      </c>
+      <c r="H13" s="92">
+        <v>45740</v>
+      </c>
+      <c r="I13" s="60"/>
+      <c r="J13" s="59" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="58" t="s">
+        <v>40</v>
+      </c>
+      <c r="B14" s="58" t="s">
+        <v>6</v>
+      </c>
+      <c r="C14" s="40" t="s">
+        <v>158</v>
+      </c>
+      <c r="D14" s="40"/>
+      <c r="E14" s="41"/>
+      <c r="F14" s="40"/>
+      <c r="G14" s="59" t="s">
+        <v>41</v>
+      </c>
+      <c r="H14" s="92">
+        <v>42248</v>
+      </c>
+      <c r="I14" s="60"/>
+      <c r="J14" s="59" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="58" t="s">
+        <v>42</v>
+      </c>
+      <c r="B15" s="58" t="s">
+        <v>7</v>
+      </c>
+      <c r="C15" s="40" t="s">
+        <v>158</v>
+      </c>
+      <c r="D15" s="40"/>
+      <c r="E15" s="41"/>
+      <c r="F15" s="40"/>
+      <c r="G15" s="59" t="s">
+        <v>41</v>
+      </c>
+      <c r="H15" s="92">
+        <v>45463</v>
+      </c>
+      <c r="I15" s="60"/>
+      <c r="J15" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="58" t="s">
+        <v>43</v>
+      </c>
+      <c r="B16" s="58" t="s">
+        <v>8</v>
+      </c>
+      <c r="C16" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="D16" s="40"/>
+      <c r="E16" s="41"/>
+      <c r="F16" s="40"/>
+      <c r="G16" s="59" t="s">
+        <v>31</v>
+      </c>
+      <c r="H16" s="93">
+        <v>45565</v>
+      </c>
+      <c r="I16" s="62"/>
+      <c r="J16" s="59" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="58" t="s">
+        <v>44</v>
+      </c>
+      <c r="B17" s="58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="D17" s="40"/>
+      <c r="E17" s="41"/>
+      <c r="F17" s="40"/>
+      <c r="G17" s="59" t="s">
+        <v>31</v>
+      </c>
+      <c r="H17" s="92">
+        <v>43592</v>
+      </c>
+      <c r="I17" s="61" t="s">
+        <v>156</v>
+      </c>
+      <c r="J17" s="59" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="58" t="s">
+        <v>45</v>
+      </c>
+      <c r="B18" s="58" t="s">
+        <v>10</v>
+      </c>
+      <c r="C18" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="D18" s="40"/>
+      <c r="E18" s="41"/>
+      <c r="F18" s="40"/>
+      <c r="G18" s="59" t="s">
+        <v>31</v>
+      </c>
+      <c r="H18" s="92">
+        <v>45258</v>
+      </c>
+      <c r="I18" s="60"/>
+      <c r="J18" s="59" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A19" s="58" t="s">
+        <v>46</v>
+      </c>
+      <c r="B19" s="58" t="s">
+        <v>11</v>
+      </c>
+      <c r="C19" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="D19" s="40"/>
+      <c r="E19" s="41"/>
+      <c r="F19" s="40"/>
+      <c r="G19" s="59" t="s">
+        <v>31</v>
+      </c>
+      <c r="H19" s="92">
+        <v>45258</v>
+      </c>
+      <c r="I19" s="61" t="s">
+        <v>156</v>
+      </c>
+      <c r="J19" s="59" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A20" s="58" t="s">
+        <v>47</v>
+      </c>
+      <c r="B20" s="58" t="s">
+        <v>268</v>
+      </c>
+      <c r="C20" s="40" t="s">
+        <v>158</v>
+      </c>
+      <c r="D20" s="40"/>
+      <c r="E20" s="41"/>
+      <c r="F20" s="40"/>
+      <c r="G20" s="59" t="s">
+        <v>31</v>
+      </c>
+      <c r="H20" s="92">
+        <v>45607</v>
+      </c>
+      <c r="I20" s="60"/>
+      <c r="J20" s="59" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="58" t="s">
+        <v>48</v>
+      </c>
+      <c r="B21" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="C21" s="40" t="s">
+        <v>157</v>
+      </c>
+      <c r="D21" s="40"/>
+      <c r="E21" s="41"/>
+      <c r="F21" s="40"/>
+      <c r="G21" s="59" t="s">
+        <v>31</v>
+      </c>
+      <c r="H21" s="92">
+        <v>40558</v>
+      </c>
+      <c r="I21" s="60"/>
+      <c r="J21" s="59" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="58" t="s">
+        <v>49</v>
+      </c>
+      <c r="B22" s="58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" s="44" t="s">
+        <v>1</v>
+      </c>
+      <c r="D22" s="44"/>
+      <c r="E22" s="45"/>
+      <c r="F22" s="44"/>
+      <c r="G22" s="58" t="s">
+        <v>31</v>
+      </c>
+      <c r="H22" s="92">
+        <v>45364</v>
+      </c>
+      <c r="I22" s="60"/>
+      <c r="J22" s="58" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="58" t="s">
+        <v>50</v>
+      </c>
+      <c r="B23" s="58" t="s">
+        <v>13</v>
+      </c>
+      <c r="C23" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="D23" s="40"/>
+      <c r="E23" s="41"/>
+      <c r="F23" s="40"/>
+      <c r="G23" s="59" t="s">
+        <v>31</v>
+      </c>
+      <c r="H23" s="92">
+        <v>44791</v>
+      </c>
+      <c r="I23" s="60"/>
+      <c r="J23" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="58" t="s">
+        <v>51</v>
+      </c>
+      <c r="B24" s="58" t="s">
+        <v>10</v>
+      </c>
+      <c r="C24" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="D24" s="40"/>
+      <c r="E24" s="41"/>
+      <c r="F24" s="40"/>
+      <c r="G24" s="59" t="s">
+        <v>31</v>
+      </c>
+      <c r="H24" s="92">
+        <v>44791</v>
+      </c>
+      <c r="I24" s="60"/>
+      <c r="J24" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="58" t="s">
+        <v>52</v>
+      </c>
+      <c r="B25" s="58" t="s">
+        <v>14</v>
+      </c>
+      <c r="C25" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="D25" s="40"/>
+      <c r="E25" s="41"/>
+      <c r="F25" s="40"/>
+      <c r="G25" s="59" t="s">
+        <v>31</v>
+      </c>
+      <c r="H25" s="92">
+        <v>44791</v>
+      </c>
+      <c r="I25" s="60"/>
+      <c r="J25" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="58" t="s">
+        <v>53</v>
+      </c>
+      <c r="B26" s="58" t="s">
+        <v>11</v>
+      </c>
+      <c r="C26" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="D26" s="40"/>
+      <c r="E26" s="41"/>
+      <c r="F26" s="40"/>
+      <c r="G26" s="59" t="s">
+        <v>31</v>
+      </c>
+      <c r="H26" s="92">
+        <v>44791</v>
+      </c>
+      <c r="I26" s="60"/>
+      <c r="J26" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="58" t="s">
+        <v>54</v>
+      </c>
+      <c r="B27" s="58" t="s">
+        <v>15</v>
+      </c>
+      <c r="C27" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="D27" s="40"/>
+      <c r="E27" s="41"/>
+      <c r="F27" s="40"/>
+      <c r="G27" s="59" t="s">
+        <v>31</v>
+      </c>
+      <c r="H27" s="92">
+        <v>41121</v>
+      </c>
+      <c r="I27" s="60"/>
+      <c r="J27" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="58" t="s">
+        <v>55</v>
+      </c>
+      <c r="B28" s="58" t="s">
+        <v>56</v>
+      </c>
+      <c r="C28" s="40" t="s">
+        <v>158</v>
+      </c>
+      <c r="D28" s="40"/>
+      <c r="E28" s="15"/>
+      <c r="F28" s="40"/>
+      <c r="G28" s="63" t="s">
+        <v>111</v>
+      </c>
+      <c r="H28" s="92">
+        <v>42202</v>
+      </c>
+      <c r="I28" s="60"/>
+      <c r="J28" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A29" s="63" t="s">
+        <v>288</v>
+      </c>
+      <c r="B29" s="58" t="s">
+        <v>304</v>
+      </c>
+      <c r="C29" s="40"/>
+      <c r="D29" s="40"/>
+      <c r="E29" s="15"/>
+      <c r="F29" s="40"/>
+      <c r="G29" s="59" t="s">
+        <v>57</v>
+      </c>
+      <c r="H29" s="92">
+        <v>45618</v>
+      </c>
+      <c r="I29" s="60"/>
+      <c r="J29" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="64" t="s">
+        <v>127</v>
+      </c>
+      <c r="B30" s="64" t="s">
+        <v>128</v>
+      </c>
+      <c r="C30" s="46"/>
+      <c r="D30" s="46"/>
+      <c r="E30" s="45"/>
+      <c r="F30" s="46"/>
+      <c r="G30" s="63" t="s">
+        <v>57</v>
+      </c>
+      <c r="H30" s="91">
+        <v>45965</v>
+      </c>
+      <c r="I30" s="65"/>
+      <c r="J30" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="58" t="s">
+        <v>102</v>
+      </c>
+      <c r="B31" s="58" t="s">
+        <v>264</v>
+      </c>
+      <c r="C31" s="42"/>
+      <c r="D31" s="42"/>
+      <c r="E31" s="43" t="s">
+        <v>35</v>
+      </c>
+      <c r="F31" s="42"/>
+      <c r="G31" s="59" t="s">
+        <v>57</v>
+      </c>
+      <c r="H31" s="92">
+        <v>46082</v>
+      </c>
+      <c r="I31" s="60"/>
+      <c r="J31" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A32" s="63" t="s">
+        <v>103</v>
+      </c>
+      <c r="B32" s="58" t="s">
+        <v>58</v>
+      </c>
+      <c r="C32" s="40"/>
+      <c r="D32" s="40"/>
+      <c r="E32" s="15"/>
+      <c r="F32" s="40"/>
+      <c r="G32" s="59" t="s">
+        <v>112</v>
+      </c>
+      <c r="H32" s="92">
+        <v>46080</v>
+      </c>
+      <c r="I32" s="60"/>
+      <c r="J32" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="58" t="s">
+        <v>59</v>
+      </c>
+      <c r="B33" s="58" t="s">
+        <v>60</v>
+      </c>
+      <c r="C33" s="42"/>
+      <c r="D33" s="42"/>
+      <c r="E33" s="43" t="s">
+        <v>35</v>
+      </c>
+      <c r="F33" s="42"/>
+      <c r="G33" s="59" t="s">
+        <v>39</v>
+      </c>
+      <c r="H33" s="93">
+        <v>44139</v>
+      </c>
+      <c r="I33" s="61" t="s">
+        <v>156</v>
+      </c>
+      <c r="J33" s="59" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="58" t="s">
+        <v>61</v>
+      </c>
+      <c r="B34" s="58" t="s">
+        <v>62</v>
+      </c>
+      <c r="C34" s="40"/>
+      <c r="D34" s="40"/>
+      <c r="E34" s="15"/>
+      <c r="F34" s="40"/>
+      <c r="G34" s="59" t="s">
+        <v>39</v>
+      </c>
+      <c r="H34" s="92">
+        <v>44061</v>
+      </c>
+      <c r="I34" s="61" t="s">
+        <v>156</v>
+      </c>
+      <c r="J34" s="59" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="58" t="s">
+        <v>63</v>
+      </c>
+      <c r="B35" s="58" t="s">
+        <v>64</v>
+      </c>
+      <c r="C35" s="42"/>
+      <c r="D35" s="42"/>
+      <c r="E35" s="43" t="s">
+        <v>35</v>
+      </c>
+      <c r="F35" s="42"/>
+      <c r="G35" s="59" t="s">
+        <v>39</v>
+      </c>
+      <c r="H35" s="93">
+        <v>45717</v>
+      </c>
+      <c r="I35" s="61"/>
+      <c r="J35" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="58" t="s">
+        <v>65</v>
+      </c>
+      <c r="B36" s="58" t="s">
+        <v>66</v>
+      </c>
+      <c r="C36" s="42"/>
+      <c r="D36" s="42"/>
+      <c r="E36" s="15"/>
+      <c r="F36" s="42"/>
+      <c r="G36" s="59" t="s">
+        <v>39</v>
+      </c>
+      <c r="H36" s="92">
+        <v>45090</v>
+      </c>
+      <c r="I36" s="60"/>
+      <c r="J36" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="58" t="s">
+        <v>67</v>
+      </c>
+      <c r="B37" s="58" t="s">
+        <v>271</v>
+      </c>
+      <c r="C37" s="40" t="s">
+        <v>68</v>
+      </c>
+      <c r="D37" s="40"/>
+      <c r="E37" s="41"/>
+      <c r="F37" s="40"/>
+      <c r="G37" s="59" t="s">
+        <v>39</v>
+      </c>
+      <c r="H37" s="92">
+        <v>44693</v>
+      </c>
+      <c r="I37" s="60"/>
+      <c r="J37" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="58" t="s">
+        <v>69</v>
+      </c>
+      <c r="B38" s="58" t="s">
+        <v>70</v>
+      </c>
+      <c r="C38" s="42"/>
+      <c r="D38" s="42"/>
+      <c r="E38" s="15"/>
+      <c r="F38" s="42"/>
+      <c r="G38" s="59" t="s">
+        <v>39</v>
+      </c>
+      <c r="H38" s="93">
+        <v>41821</v>
+      </c>
+      <c r="I38" s="61" t="s">
+        <v>156</v>
+      </c>
+      <c r="J38" s="59" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="58" t="s">
+        <v>71</v>
+      </c>
+      <c r="B39" s="58" t="s">
+        <v>272</v>
+      </c>
+      <c r="C39" s="40" t="s">
+        <v>68</v>
+      </c>
+      <c r="D39" s="40"/>
+      <c r="E39" s="41"/>
+      <c r="F39" s="40"/>
+      <c r="G39" s="59" t="s">
+        <v>39</v>
+      </c>
+      <c r="H39" s="92">
+        <v>44799</v>
+      </c>
+      <c r="I39" s="60"/>
+      <c r="J39" s="59" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="58" t="s">
+        <v>72</v>
+      </c>
+      <c r="B40" s="58" t="s">
+        <v>73</v>
+      </c>
+      <c r="C40" s="40"/>
+      <c r="D40" s="40"/>
+      <c r="E40" s="15"/>
+      <c r="F40" s="40"/>
+      <c r="G40" s="59" t="s">
+        <v>39</v>
+      </c>
+      <c r="H40" s="92">
+        <v>42017</v>
+      </c>
+      <c r="I40" s="60"/>
+      <c r="J40" s="59" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="58" t="s">
+        <v>104</v>
+      </c>
+      <c r="B41" s="58" t="s">
+        <v>107</v>
+      </c>
+      <c r="C41" s="40"/>
+      <c r="D41" s="40"/>
+      <c r="E41" s="43" t="s">
+        <v>35</v>
+      </c>
+      <c r="F41" s="40"/>
+      <c r="G41" s="59" t="s">
+        <v>155</v>
+      </c>
+      <c r="H41" s="92">
+        <v>45391</v>
+      </c>
+      <c r="I41" s="60"/>
+      <c r="J41" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="58" t="s">
+        <v>74</v>
+      </c>
+      <c r="B42" s="58" t="s">
+        <v>113</v>
+      </c>
+      <c r="C42" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="D42" s="40"/>
+      <c r="E42" s="41"/>
+      <c r="F42" s="40"/>
+      <c r="G42" s="59" t="s">
+        <v>75</v>
+      </c>
+      <c r="H42" s="92">
+        <v>44609</v>
+      </c>
+      <c r="I42" s="60"/>
+      <c r="J42" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="58" t="s">
+        <v>105</v>
+      </c>
+      <c r="B43" s="58" t="s">
+        <v>108</v>
+      </c>
+      <c r="C43" s="40"/>
+      <c r="D43" s="40"/>
+      <c r="E43" s="41"/>
+      <c r="F43" s="40"/>
+      <c r="G43" s="59" t="s">
+        <v>75</v>
+      </c>
+      <c r="H43" s="92">
+        <v>45737</v>
+      </c>
+      <c r="I43" s="60"/>
+      <c r="J43" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="58" t="s">
+        <v>76</v>
+      </c>
+      <c r="B44" s="58" t="s">
+        <v>17</v>
+      </c>
+      <c r="C44" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="D44" s="40"/>
+      <c r="E44" s="41"/>
+      <c r="F44" s="40"/>
+      <c r="G44" s="59" t="s">
+        <v>77</v>
+      </c>
+      <c r="H44" s="92">
+        <v>41775</v>
+      </c>
+      <c r="I44" s="60"/>
+      <c r="J44" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="58" t="s">
+        <v>78</v>
+      </c>
+      <c r="B45" s="58" t="s">
+        <v>18</v>
+      </c>
+      <c r="C45" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="D45" s="42"/>
+      <c r="E45" s="15"/>
+      <c r="F45" s="42"/>
+      <c r="G45" s="59" t="s">
+        <v>77</v>
+      </c>
+      <c r="H45" s="93">
+        <v>39113</v>
+      </c>
+      <c r="I45" s="62"/>
+      <c r="J45" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="58" t="s">
+        <v>79</v>
+      </c>
+      <c r="B46" s="58" t="s">
+        <v>19</v>
+      </c>
+      <c r="C46" s="40" t="s">
+        <v>16</v>
+      </c>
+      <c r="D46" s="40"/>
+      <c r="E46" s="15"/>
+      <c r="F46" s="40"/>
+      <c r="G46" s="59" t="s">
+        <v>77</v>
+      </c>
+      <c r="H46" s="92">
+        <v>40268</v>
+      </c>
+      <c r="I46" s="60"/>
+      <c r="J46" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="58" t="s">
+        <v>80</v>
+      </c>
+      <c r="B47" s="58" t="s">
+        <v>81</v>
+      </c>
+      <c r="C47" s="40"/>
+      <c r="D47" s="40"/>
+      <c r="E47" s="15"/>
+      <c r="F47" s="40"/>
+      <c r="G47" s="59" t="s">
+        <v>82</v>
+      </c>
+      <c r="H47" s="92">
+        <v>45743</v>
+      </c>
+      <c r="I47" s="60"/>
+      <c r="J47" s="59" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="85" t="s">
+        <v>83</v>
+      </c>
+      <c r="B48" s="85" t="s">
+        <v>296</v>
+      </c>
+      <c r="C48" s="117"/>
+      <c r="D48" s="117"/>
+      <c r="E48" s="118"/>
+      <c r="F48" s="117"/>
+      <c r="G48" s="86" t="s">
+        <v>84</v>
+      </c>
+      <c r="H48" s="110">
+        <v>46054</v>
+      </c>
+      <c r="I48" s="111"/>
+      <c r="J48" s="139" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="58" t="s">
+        <v>85</v>
+      </c>
+      <c r="B49" s="58" t="s">
+        <v>109</v>
+      </c>
+      <c r="C49" s="40"/>
+      <c r="D49" s="40"/>
+      <c r="E49" s="41"/>
+      <c r="F49" s="40"/>
+      <c r="G49" s="59" t="s">
+        <v>86</v>
+      </c>
+      <c r="H49" s="92">
+        <v>45497</v>
+      </c>
+      <c r="I49" s="60"/>
+      <c r="J49" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="58" t="s">
+        <v>87</v>
+      </c>
+      <c r="B50" s="58" t="s">
+        <v>88</v>
+      </c>
+      <c r="C50" s="40"/>
+      <c r="D50" s="40"/>
+      <c r="E50" s="43" t="s">
+        <v>35</v>
+      </c>
+      <c r="F50" s="40"/>
+      <c r="G50" s="59" t="s">
+        <v>86</v>
+      </c>
+      <c r="H50" s="92">
+        <v>45078</v>
+      </c>
+      <c r="I50" s="60"/>
+      <c r="J50" s="59" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="59" t="s">
+        <v>89</v>
+      </c>
+      <c r="B51" s="58" t="s">
+        <v>287</v>
+      </c>
+      <c r="C51" s="40" t="s">
+        <v>157</v>
+      </c>
+      <c r="D51" s="40"/>
+      <c r="E51" s="41"/>
+      <c r="F51" s="40"/>
+      <c r="G51" s="59" t="s">
+        <v>86</v>
+      </c>
+      <c r="H51" s="92">
+        <v>43696</v>
+      </c>
+      <c r="I51" s="60"/>
+      <c r="J51" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="59" t="s">
+        <v>90</v>
+      </c>
+      <c r="B52" s="58" t="s">
+        <v>20</v>
+      </c>
+      <c r="C52" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="D52" s="42"/>
+      <c r="E52" s="41"/>
+      <c r="F52" s="42"/>
+      <c r="G52" s="59" t="s">
+        <v>86</v>
+      </c>
+      <c r="H52" s="92">
+        <v>42248</v>
+      </c>
+      <c r="I52" s="60"/>
+      <c r="J52" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="59" t="s">
+        <v>91</v>
+      </c>
+      <c r="B53" s="58" t="s">
+        <v>21</v>
+      </c>
+      <c r="C53" s="46" t="s">
+        <v>1</v>
+      </c>
+      <c r="D53" s="46"/>
+      <c r="E53" s="41"/>
+      <c r="F53" s="46"/>
+      <c r="G53" s="59" t="s">
+        <v>86</v>
+      </c>
+      <c r="H53" s="92">
+        <v>41105</v>
+      </c>
+      <c r="I53" s="60"/>
+      <c r="J53" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="64" t="s">
+        <v>133</v>
+      </c>
+      <c r="B54" s="64" t="s">
+        <v>144</v>
+      </c>
+      <c r="C54" s="46" t="s">
+        <v>0</v>
+      </c>
+      <c r="D54" s="46"/>
+      <c r="E54" s="45"/>
+      <c r="F54" s="46"/>
+      <c r="G54" s="63" t="s">
+        <v>77</v>
+      </c>
+      <c r="H54" s="91">
+        <v>46052</v>
+      </c>
+      <c r="I54" s="65"/>
+      <c r="J54" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="59" t="s">
+        <v>92</v>
+      </c>
+      <c r="B55" s="58" t="s">
+        <v>93</v>
+      </c>
+      <c r="C55" s="46"/>
+      <c r="D55" s="46"/>
+      <c r="E55" s="41"/>
+      <c r="F55" s="46"/>
+      <c r="G55" s="59" t="s">
+        <v>86</v>
+      </c>
+      <c r="H55" s="92">
+        <v>46052</v>
+      </c>
+      <c r="I55" s="60"/>
+      <c r="J55" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="59" t="s">
+        <v>94</v>
+      </c>
+      <c r="B56" s="58" t="s">
+        <v>277</v>
+      </c>
+      <c r="C56" s="46"/>
+      <c r="D56" s="46"/>
+      <c r="E56" s="43" t="s">
+        <v>35</v>
+      </c>
+      <c r="F56" s="46"/>
+      <c r="G56" s="59" t="s">
+        <v>86</v>
+      </c>
+      <c r="H56" s="92">
+        <v>42388</v>
+      </c>
+      <c r="I56" s="60"/>
+      <c r="J56" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="59" t="s">
+        <v>95</v>
+      </c>
+      <c r="B57" s="58" t="s">
+        <v>22</v>
+      </c>
+      <c r="C57" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="D57" s="42"/>
+      <c r="E57" s="41"/>
+      <c r="F57" s="42"/>
+      <c r="G57" s="59" t="s">
+        <v>86</v>
+      </c>
+      <c r="H57" s="92">
+        <v>45950</v>
+      </c>
+      <c r="I57" s="60"/>
+      <c r="J57" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="64" t="s">
+        <v>96</v>
+      </c>
+      <c r="B58" s="64" t="s">
+        <v>135</v>
+      </c>
+      <c r="C58" s="40" t="s">
+        <v>157</v>
+      </c>
+      <c r="D58" s="40"/>
+      <c r="E58" s="47" t="s">
+        <v>35</v>
+      </c>
+      <c r="F58" s="40"/>
+      <c r="G58" s="63" t="s">
+        <v>86</v>
+      </c>
+      <c r="H58" s="91">
+        <v>45232</v>
+      </c>
+      <c r="I58" s="65"/>
+      <c r="J58" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="64" t="s">
+        <v>97</v>
+      </c>
+      <c r="B59" s="64" t="s">
+        <v>98</v>
+      </c>
+      <c r="C59" s="46"/>
+      <c r="D59" s="46"/>
+      <c r="E59" s="45"/>
+      <c r="F59" s="46"/>
+      <c r="G59" s="63" t="s">
+        <v>86</v>
+      </c>
+      <c r="H59" s="91">
+        <v>43796</v>
+      </c>
+      <c r="I59" s="65"/>
+      <c r="J59" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="64" t="s">
         <v>117</v>
       </c>
-    </row>
-[...46 lines deleted...]
-      <c r="J8" s="63" t="s">
+      <c r="B60" s="64" t="s">
         <v>118</v>
       </c>
-    </row>
-[...11 lines deleted...]
-      <c r="E9" s="45" t="s">
+      <c r="C60" s="46"/>
+      <c r="D60" s="46"/>
+      <c r="E60" s="47" t="s">
         <v>35</v>
       </c>
-      <c r="F9" s="42"/>
-[...928 lines deleted...]
-      <c r="G48" s="63" t="s">
+      <c r="F60" s="46"/>
+      <c r="G60" s="63" t="s">
         <v>86</v>
       </c>
-      <c r="H48" s="97">
-[...283 lines deleted...]
-      <c r="H60" s="95">
+      <c r="H60" s="91">
         <v>45782</v>
       </c>
-      <c r="I60" s="69"/>
-[...4 lines deleted...]
-    <row r="61" spans="1:10" s="14" customFormat="1" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I60" s="65"/>
+      <c r="J60" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10" s="14" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B61" s="36"/>
       <c r="C61" s="37"/>
       <c r="D61" s="37"/>
       <c r="E61" s="38"/>
       <c r="F61" s="37"/>
       <c r="G61" s="36"/>
-      <c r="H61" s="127"/>
-[...3 lines deleted...]
-      <c r="A62" s="108" t="s">
+      <c r="H61" s="122"/>
+      <c r="I61" s="122"/>
+    </row>
+    <row r="62" spans="1:10" s="103" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A62" s="103" t="s">
+        <v>136</v>
+      </c>
+      <c r="B62" s="104"/>
+      <c r="C62" s="105"/>
+      <c r="D62" s="105"/>
+      <c r="E62" s="106"/>
+      <c r="F62" s="105"/>
+      <c r="G62" s="107"/>
+      <c r="H62" s="120"/>
+      <c r="I62" s="120"/>
+      <c r="J62" s="102"/>
+    </row>
+    <row r="63" spans="1:10" s="102" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="98" t="s">
+        <v>23</v>
+      </c>
+      <c r="B63" s="99" t="s">
+        <v>24</v>
+      </c>
+      <c r="C63" s="100"/>
+      <c r="D63" s="100"/>
+      <c r="E63" s="101"/>
+      <c r="F63" s="100"/>
+      <c r="G63" s="99" t="s">
+        <v>25</v>
+      </c>
+      <c r="H63" s="121" t="s">
+        <v>167</v>
+      </c>
+      <c r="I63" s="121"/>
+      <c r="J63" s="98"/>
+    </row>
+    <row r="64" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="66" t="s">
+        <v>119</v>
+      </c>
+      <c r="B64" s="66" t="s">
+        <v>140</v>
+      </c>
+      <c r="C64" s="48" t="s">
+        <v>137</v>
+      </c>
+      <c r="D64" s="48"/>
+      <c r="E64" s="49"/>
+      <c r="F64" s="48"/>
+      <c r="G64" s="114" t="s">
+        <v>120</v>
+      </c>
+      <c r="H64" s="115">
+        <v>46419</v>
+      </c>
+      <c r="I64" s="116"/>
+      <c r="J64" s="57" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="64" t="s">
+        <v>121</v>
+      </c>
+      <c r="B65" s="64" t="s">
         <v>139</v>
       </c>
-      <c r="B62" s="109"/>
-[...10 lines deleted...]
-      <c r="A63" s="103" t="s">
+      <c r="C65" s="46" t="s">
+        <v>138</v>
+      </c>
+      <c r="D65" s="46"/>
+      <c r="E65" s="45"/>
+      <c r="F65" s="46"/>
+      <c r="G65" s="63" t="s">
+        <v>120</v>
+      </c>
+      <c r="H65" s="91" t="s">
+        <v>122</v>
+      </c>
+      <c r="I65" s="65"/>
+      <c r="J65" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A66" s="64" t="s">
+        <v>123</v>
+      </c>
+      <c r="B66" s="64" t="s">
+        <v>124</v>
+      </c>
+      <c r="C66" s="46"/>
+      <c r="D66" s="46"/>
+      <c r="E66" s="45"/>
+      <c r="F66" s="46"/>
+      <c r="G66" s="63" t="s">
+        <v>262</v>
+      </c>
+      <c r="H66" s="91" t="s">
+        <v>122</v>
+      </c>
+      <c r="I66" s="65"/>
+      <c r="J66" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="64" t="s">
+        <v>125</v>
+      </c>
+      <c r="B67" s="64" t="s">
+        <v>126</v>
+      </c>
+      <c r="C67" s="46"/>
+      <c r="D67" s="46"/>
+      <c r="E67" s="45"/>
+      <c r="F67" s="46"/>
+      <c r="G67" s="63" t="s">
+        <v>111</v>
+      </c>
+      <c r="H67" s="91">
+        <v>46327</v>
+      </c>
+      <c r="I67" s="65"/>
+      <c r="J67" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="64" t="s">
+        <v>129</v>
+      </c>
+      <c r="B68" s="64" t="s">
+        <v>141</v>
+      </c>
+      <c r="C68" s="46" t="s">
+        <v>142</v>
+      </c>
+      <c r="D68" s="46"/>
+      <c r="E68" s="45"/>
+      <c r="F68" s="46"/>
+      <c r="G68" s="63" t="s">
+        <v>120</v>
+      </c>
+      <c r="H68" s="91">
+        <v>46357</v>
+      </c>
+      <c r="I68" s="65"/>
+      <c r="J68" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="64" t="s">
+        <v>130</v>
+      </c>
+      <c r="B69" s="64" t="s">
+        <v>289</v>
+      </c>
+      <c r="C69" s="46" t="s">
+        <v>1</v>
+      </c>
+      <c r="D69" s="46"/>
+      <c r="E69" s="45"/>
+      <c r="F69" s="46"/>
+      <c r="G69" s="63" t="s">
+        <v>75</v>
+      </c>
+      <c r="H69" s="91">
+        <v>46478</v>
+      </c>
+      <c r="I69" s="65"/>
+      <c r="J69" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="64" t="s">
+        <v>131</v>
+      </c>
+      <c r="B70" s="64" t="s">
+        <v>143</v>
+      </c>
+      <c r="C70" s="46" t="s">
+        <v>1</v>
+      </c>
+      <c r="D70" s="46"/>
+      <c r="E70" s="45"/>
+      <c r="F70" s="46"/>
+      <c r="G70" s="63" t="s">
+        <v>77</v>
+      </c>
+      <c r="H70" s="91">
+        <v>46784</v>
+      </c>
+      <c r="I70" s="65"/>
+      <c r="J70" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="64" t="s">
+        <v>132</v>
+      </c>
+      <c r="B71" s="64" t="s">
+        <v>282</v>
+      </c>
+      <c r="C71" s="46"/>
+      <c r="D71" s="46"/>
+      <c r="E71" s="45"/>
+      <c r="F71" s="46"/>
+      <c r="G71" s="63" t="s">
+        <v>75</v>
+      </c>
+      <c r="H71" s="91">
+        <v>46357</v>
+      </c>
+      <c r="I71" s="65"/>
+      <c r="J71" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="64" t="s">
+        <v>134</v>
+      </c>
+      <c r="B72" s="64" t="s">
+        <v>145</v>
+      </c>
+      <c r="C72" s="40" t="s">
+        <v>157</v>
+      </c>
+      <c r="D72" s="40"/>
+      <c r="E72" s="45"/>
+      <c r="F72" s="40"/>
+      <c r="G72" s="63" t="s">
+        <v>86</v>
+      </c>
+      <c r="H72" s="91" t="s">
+        <v>122</v>
+      </c>
+      <c r="I72" s="65"/>
+      <c r="J72" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="136" t="s">
+        <v>293</v>
+      </c>
+      <c r="B73" s="133" t="s">
+        <v>299</v>
+      </c>
+      <c r="C73" s="140"/>
+      <c r="D73" s="140"/>
+      <c r="E73" s="141"/>
+      <c r="F73" s="140"/>
+      <c r="G73" s="136" t="s">
+        <v>86</v>
+      </c>
+      <c r="H73" s="137">
+        <v>46692</v>
+      </c>
+      <c r="I73" s="138"/>
+      <c r="J73" s="136" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="136" t="s">
+        <v>294</v>
+      </c>
+      <c r="B74" s="133" t="s">
+        <v>295</v>
+      </c>
+      <c r="C74" s="140"/>
+      <c r="D74" s="140"/>
+      <c r="E74" s="141"/>
+      <c r="F74" s="140"/>
+      <c r="G74" s="136" t="s">
+        <v>86</v>
+      </c>
+      <c r="H74" s="137">
+        <v>47484</v>
+      </c>
+      <c r="I74" s="138"/>
+      <c r="J74" s="136" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10" s="14" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="87"/>
+      <c r="B75" s="88"/>
+      <c r="C75" s="89"/>
+      <c r="D75" s="89"/>
+      <c r="E75" s="90"/>
+      <c r="F75" s="89"/>
+      <c r="G75" s="88"/>
+      <c r="H75" s="123"/>
+      <c r="I75" s="123"/>
+      <c r="J75" s="87"/>
+    </row>
+    <row r="76" spans="1:10" s="103" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A76" s="103" t="s">
+        <v>146</v>
+      </c>
+      <c r="B76" s="104"/>
+      <c r="C76" s="105"/>
+      <c r="D76" s="105"/>
+      <c r="E76" s="106"/>
+      <c r="F76" s="105"/>
+      <c r="G76" s="107"/>
+      <c r="H76" s="120"/>
+      <c r="I76" s="120"/>
+      <c r="J76" s="102"/>
+    </row>
+    <row r="77" spans="1:10" s="102" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="98" t="s">
         <v>23</v>
       </c>
-      <c r="B63" s="104" t="s">
+      <c r="B77" s="99" t="s">
         <v>24</v>
       </c>
-      <c r="C63" s="105"/>
-[...3 lines deleted...]
-      <c r="G63" s="104" t="s">
+      <c r="C77" s="100"/>
+      <c r="D77" s="100"/>
+      <c r="E77" s="101"/>
+      <c r="F77" s="100"/>
+      <c r="G77" s="99" t="s">
         <v>25</v>
       </c>
-      <c r="H63" s="126" t="s">
-[...6 lines deleted...]
-      <c r="A64" s="70" t="s">
+      <c r="H77" s="121" t="s">
+        <v>167</v>
+      </c>
+      <c r="I77" s="121"/>
+      <c r="J77" s="98"/>
+    </row>
+    <row r="78" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="64" t="s">
+        <v>32</v>
+      </c>
+      <c r="B78" s="64" t="s">
+        <v>33</v>
+      </c>
+      <c r="C78" s="46"/>
+      <c r="D78" s="46"/>
+      <c r="E78" s="45"/>
+      <c r="F78" s="46"/>
+      <c r="G78" s="63" t="s">
+        <v>29</v>
+      </c>
+      <c r="H78" s="112">
+        <v>46753</v>
+      </c>
+      <c r="I78" s="113"/>
+      <c r="J78" s="65" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="64" t="s">
+        <v>38</v>
+      </c>
+      <c r="B79" s="58" t="s">
+        <v>266</v>
+      </c>
+      <c r="C79" s="46"/>
+      <c r="D79" s="46"/>
+      <c r="E79" s="45"/>
+      <c r="F79" s="46"/>
+      <c r="G79" s="63" t="s">
+        <v>39</v>
+      </c>
+      <c r="H79" s="112" t="s">
         <v>122</v>
       </c>
-      <c r="B64" s="70" t="s">
-[...103 lines deleted...]
-      <c r="H68" s="95">
+      <c r="I79" s="113"/>
+      <c r="J79" s="65" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="64" t="s">
+        <v>40</v>
+      </c>
+      <c r="B80" s="64" t="s">
+        <v>6</v>
+      </c>
+      <c r="C80" s="40" t="s">
+        <v>158</v>
+      </c>
+      <c r="D80" s="46"/>
+      <c r="E80" s="45"/>
+      <c r="F80" s="46"/>
+      <c r="G80" s="63" t="s">
+        <v>41</v>
+      </c>
+      <c r="H80" s="112" t="s">
+        <v>122</v>
+      </c>
+      <c r="I80" s="113"/>
+      <c r="J80" s="65" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="64" t="s">
+        <v>44</v>
+      </c>
+      <c r="B81" s="64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" s="46" t="s">
+        <v>0</v>
+      </c>
+      <c r="D81" s="46"/>
+      <c r="E81" s="45"/>
+      <c r="F81" s="46"/>
+      <c r="G81" s="63" t="s">
+        <v>31</v>
+      </c>
+      <c r="H81" s="112">
+        <v>46661</v>
+      </c>
+      <c r="I81" s="113"/>
+      <c r="J81" s="65" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="82" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="64" t="s">
+        <v>54</v>
+      </c>
+      <c r="B82" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="C82" s="46" t="s">
+        <v>1</v>
+      </c>
+      <c r="D82" s="46"/>
+      <c r="E82" s="45"/>
+      <c r="F82" s="46"/>
+      <c r="G82" s="63" t="s">
+        <v>31</v>
+      </c>
+      <c r="H82" s="112" t="s">
+        <v>122</v>
+      </c>
+      <c r="I82" s="113"/>
+      <c r="J82" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A83" s="142" t="s">
+        <v>288</v>
+      </c>
+      <c r="B83" s="133" t="s">
+        <v>304</v>
+      </c>
+      <c r="C83" s="143"/>
+      <c r="D83" s="143"/>
+      <c r="E83" s="135"/>
+      <c r="F83" s="143"/>
+      <c r="G83" s="136" t="s">
+        <v>57</v>
+      </c>
+      <c r="H83" s="137">
+        <v>47484</v>
+      </c>
+      <c r="I83" s="138"/>
+      <c r="J83" s="136" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A84" s="142" t="s">
+        <v>290</v>
+      </c>
+      <c r="B84" s="133" t="s">
+        <v>291</v>
+      </c>
+      <c r="C84" s="143"/>
+      <c r="D84" s="143"/>
+      <c r="E84" s="135"/>
+      <c r="F84" s="143"/>
+      <c r="G84" s="136" t="s">
+        <v>57</v>
+      </c>
+      <c r="H84" s="137">
+        <v>46844</v>
+      </c>
+      <c r="I84" s="138"/>
+      <c r="J84" s="136" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="58" t="s">
+        <v>59</v>
+      </c>
+      <c r="B85" s="58" t="s">
+        <v>60</v>
+      </c>
+      <c r="C85" s="42"/>
+      <c r="D85" s="42"/>
+      <c r="E85" s="43" t="s">
+        <v>35</v>
+      </c>
+      <c r="F85" s="42"/>
+      <c r="G85" s="59" t="s">
+        <v>39</v>
+      </c>
+      <c r="H85" s="93">
+        <v>46692</v>
+      </c>
+      <c r="I85" s="61"/>
+      <c r="J85" s="59" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="64" t="s">
+        <v>76</v>
+      </c>
+      <c r="B86" s="64" t="s">
+        <v>147</v>
+      </c>
+      <c r="C86" s="46" t="s">
+        <v>0</v>
+      </c>
+      <c r="D86" s="46"/>
+      <c r="E86" s="45"/>
+      <c r="F86" s="46"/>
+      <c r="G86" s="63" t="s">
+        <v>77</v>
+      </c>
+      <c r="H86" s="112">
+        <v>46905</v>
+      </c>
+      <c r="I86" s="113"/>
+      <c r="J86" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="64" t="s">
+        <v>78</v>
+      </c>
+      <c r="B87" s="64" t="s">
+        <v>18</v>
+      </c>
+      <c r="C87" s="46" t="s">
+        <v>1</v>
+      </c>
+      <c r="D87" s="46"/>
+      <c r="E87" s="45"/>
+      <c r="F87" s="46"/>
+      <c r="G87" s="63" t="s">
+        <v>77</v>
+      </c>
+      <c r="H87" s="112">
         <v>46357</v>
       </c>
-      <c r="I68" s="69"/>
-[...11 lines deleted...]
-      <c r="C69" s="48" t="s">
+      <c r="I87" s="113"/>
+      <c r="J87" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="144" t="s">
+        <v>90</v>
+      </c>
+      <c r="B88" s="144" t="s">
+        <v>20</v>
+      </c>
+      <c r="C88" s="140" t="s">
+        <v>0</v>
+      </c>
+      <c r="D88" s="140"/>
+      <c r="E88" s="145"/>
+      <c r="F88" s="140"/>
+      <c r="G88" s="142" t="s">
+        <v>86</v>
+      </c>
+      <c r="H88" s="146">
+        <v>46357</v>
+      </c>
+      <c r="I88" s="147"/>
+      <c r="J88" s="136" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="144" t="s">
+        <v>91</v>
+      </c>
+      <c r="B89" s="144" t="s">
+        <v>21</v>
+      </c>
+      <c r="C89" s="140" t="s">
         <v>1</v>
       </c>
-      <c r="D69" s="48"/>
-[...63 lines deleted...]
-      <c r="B72" s="68" t="s">
+      <c r="D89" s="140"/>
+      <c r="E89" s="145"/>
+      <c r="F89" s="140"/>
+      <c r="G89" s="142" t="s">
+        <v>86</v>
+      </c>
+      <c r="H89" s="146" t="s">
+        <v>122</v>
+      </c>
+      <c r="I89" s="147"/>
+      <c r="J89" s="136" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="136" t="s">
+        <v>92</v>
+      </c>
+      <c r="B90" s="133" t="s">
+        <v>292</v>
+      </c>
+      <c r="C90" s="140"/>
+      <c r="D90" s="140"/>
+      <c r="E90" s="141"/>
+      <c r="F90" s="140"/>
+      <c r="G90" s="136" t="s">
+        <v>86</v>
+      </c>
+      <c r="H90" s="137">
+        <v>46844</v>
+      </c>
+      <c r="I90" s="138"/>
+      <c r="J90" s="136" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="91" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="64" t="s">
+        <v>97</v>
+      </c>
+      <c r="B91" s="64" t="s">
+        <v>98</v>
+      </c>
+      <c r="C91" s="46"/>
+      <c r="D91" s="46"/>
+      <c r="E91" s="45"/>
+      <c r="F91" s="46"/>
+      <c r="G91" s="63" t="s">
+        <v>86</v>
+      </c>
+      <c r="H91" s="91">
+        <v>46692</v>
+      </c>
+      <c r="I91" s="65"/>
+      <c r="J91" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J92" s="67"/>
+    </row>
+    <row r="93" spans="1:10" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="4" t="s">
         <v>148</v>
       </c>
-      <c r="C72" s="42" t="s">
-[...29 lines deleted...]
-      <c r="A74" s="108" t="s">
+      <c r="B93" s="3"/>
+      <c r="C93" s="25"/>
+      <c r="D93" s="25"/>
+      <c r="E93" s="5"/>
+      <c r="F93" s="25"/>
+      <c r="G93" s="3"/>
+      <c r="H93" s="6"/>
+      <c r="I93" s="6"/>
+      <c r="J93" s="1"/>
+    </row>
+    <row r="94" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A94" s="69"/>
+      <c r="B94" s="119" t="s">
+        <v>307</v>
+      </c>
+      <c r="C94" s="119"/>
+      <c r="D94" s="119"/>
+      <c r="E94" s="119"/>
+      <c r="F94" s="119"/>
+      <c r="G94" s="119"/>
+      <c r="H94" s="119"/>
+      <c r="I94" s="119"/>
+      <c r="J94" s="119"/>
+    </row>
+    <row r="95" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A95" s="70" t="s">
+        <v>260</v>
+      </c>
+      <c r="B95" s="119" t="s">
         <v>149</v>
       </c>
-      <c r="B74" s="109"/>
-[...195 lines deleted...]
-      <c r="B83" s="68" t="s">
+      <c r="C95" s="119"/>
+      <c r="D95" s="119"/>
+      <c r="E95" s="119"/>
+      <c r="F95" s="119"/>
+      <c r="G95" s="119"/>
+      <c r="H95" s="119"/>
+      <c r="I95" s="119"/>
+      <c r="J95" s="119"/>
+    </row>
+    <row r="96" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A96" s="54" t="s">
+        <v>258</v>
+      </c>
+      <c r="B96" s="51" t="s">
+        <v>168</v>
+      </c>
+      <c r="E96" s="51"/>
+      <c r="G96" s="51"/>
+      <c r="H96" s="51"/>
+      <c r="I96" s="51"/>
+      <c r="J96" s="51"/>
+    </row>
+    <row r="97" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A97" s="54" t="s">
+        <v>259</v>
+      </c>
+      <c r="B97" s="119" t="s">
         <v>150</v>
       </c>
-      <c r="C83" s="48" t="s">
-[...167 lines deleted...]
-      <c r="B92" s="124" t="s">
+      <c r="C97" s="119"/>
+      <c r="D97" s="119"/>
+      <c r="E97" s="119"/>
+      <c r="F97" s="119"/>
+      <c r="G97" s="119"/>
+      <c r="H97" s="119"/>
+      <c r="I97" s="119"/>
+      <c r="J97" s="119"/>
+    </row>
+    <row r="98" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="B98" s="119" t="s">
         <v>152</v>
       </c>
-      <c r="C92" s="124"/>
-[...84 lines deleted...]
-    <row r="99" spans="1:10" s="8" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C98" s="119"/>
+      <c r="D98" s="119"/>
+      <c r="E98" s="119"/>
+      <c r="F98" s="119"/>
+      <c r="G98" s="119"/>
+      <c r="H98" s="119"/>
+      <c r="I98" s="119"/>
+      <c r="J98" s="119"/>
+    </row>
+    <row r="99" spans="1:10" s="8" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A99" s="7"/>
-      <c r="B99" s="2"/>
+      <c r="B99" s="13"/>
       <c r="C99" s="28"/>
       <c r="D99" s="28"/>
       <c r="E99" s="9"/>
       <c r="F99" s="28"/>
       <c r="G99" s="2"/>
       <c r="H99" s="10"/>
       <c r="I99" s="10"/>
     </row>
-    <row r="100" spans="1:10" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-[...35 lines deleted...]
-      <c r="D102" s="87" t="s">
+    <row r="100" spans="1:10" s="8" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="B100" s="13" t="s">
+        <v>159</v>
+      </c>
+      <c r="C100" s="28"/>
+      <c r="D100" s="28"/>
+      <c r="E100" s="9"/>
+      <c r="F100" s="28"/>
+      <c r="G100" s="2"/>
+      <c r="H100" s="10"/>
+      <c r="I100" s="10"/>
+    </row>
+    <row r="101" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A101" s="68" t="s">
+        <v>160</v>
+      </c>
+      <c r="B101" s="71" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="102" spans="1:10" s="8" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="7"/>
+      <c r="B102" s="2"/>
+      <c r="C102" s="28"/>
+      <c r="D102" s="28"/>
+      <c r="E102" s="9"/>
+      <c r="F102" s="28"/>
+      <c r="G102" s="2"/>
+      <c r="H102" s="10"/>
+      <c r="I102" s="10"/>
+    </row>
+    <row r="103" spans="1:10" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="B103" s="3"/>
+      <c r="C103" s="25"/>
+      <c r="D103" s="25"/>
+      <c r="E103" s="5"/>
+      <c r="F103" s="25"/>
+      <c r="G103" s="3"/>
+      <c r="H103" s="6"/>
+      <c r="I103" s="6"/>
+      <c r="J103" s="1"/>
+    </row>
+    <row r="104" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A104" s="75" t="s">
+        <v>165</v>
+      </c>
+      <c r="B104" s="75"/>
+      <c r="C104" s="75"/>
+      <c r="D104" s="83" t="s">
+        <v>153</v>
+      </c>
+      <c r="E104" s="75"/>
+      <c r="F104" s="75"/>
+      <c r="G104" s="83"/>
+      <c r="H104" s="83"/>
+      <c r="I104" s="83"/>
+      <c r="J104" s="83"/>
+    </row>
+    <row r="105" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A105" s="75" t="s">
+        <v>257</v>
+      </c>
+      <c r="B105" s="75"/>
+      <c r="C105" s="75"/>
+      <c r="D105" s="83" t="s">
+        <v>163</v>
+      </c>
+      <c r="E105" s="75"/>
+      <c r="F105" s="75"/>
+      <c r="G105" s="83"/>
+      <c r="H105" s="83"/>
+      <c r="I105" s="83"/>
+      <c r="J105" s="83"/>
+    </row>
+    <row r="106" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A106" s="75" t="s">
         <v>166</v>
       </c>
-      <c r="E102" s="79"/>
-[...20 lines deleted...]
-      <c r="J103" s="87"/>
+      <c r="B106" s="75"/>
+      <c r="C106" s="75"/>
+      <c r="D106" s="83" t="s">
+        <v>162</v>
+      </c>
+      <c r="E106" s="75"/>
+      <c r="F106" s="75"/>
+      <c r="G106" s="83"/>
+      <c r="H106" s="83"/>
+      <c r="I106" s="83"/>
+      <c r="J106" s="83"/>
     </row>
   </sheetData>
-  <autoFilter ref="A5:J88" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
+  <autoFilter ref="A5:J91" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
   <mergeCells count="10">
     <mergeCell ref="H63:I63"/>
     <mergeCell ref="H61:I61"/>
-    <mergeCell ref="H73:I73"/>
+    <mergeCell ref="H75:I75"/>
     <mergeCell ref="H62:I62"/>
-    <mergeCell ref="H75:I75"/>
-    <mergeCell ref="B92:J92"/>
+    <mergeCell ref="H77:I77"/>
+    <mergeCell ref="B95:J95"/>
+    <mergeCell ref="B97:J97"/>
+    <mergeCell ref="B98:J98"/>
     <mergeCell ref="B94:J94"/>
-    <mergeCell ref="B95:J95"/>
-[...1 lines deleted...]
-    <mergeCell ref="H74:I74"/>
+    <mergeCell ref="H76:I76"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B98" r:id="rId1" xr:uid="{ED316BB8-2F53-46D8-A9A0-5874ACD39067}"/>
-[...3 lines deleted...]
-    <hyperlink ref="D101" r:id="rId5" xr:uid="{531CE2F6-AA5D-4D24-8811-FAD47CCDF6DC}"/>
+    <hyperlink ref="B101" r:id="rId1" xr:uid="{ED316BB8-2F53-46D8-A9A0-5874ACD39067}"/>
+    <hyperlink ref="B100" r:id="rId2" xr:uid="{09E946D0-3D3C-4844-9447-A6EAE152629D}"/>
+    <hyperlink ref="D105" r:id="rId3" xr:uid="{57E611D2-C8F2-4C44-9E18-63CEA3F12304}"/>
+    <hyperlink ref="D106" r:id="rId4" xr:uid="{639D165F-CF85-4158-8B88-2A4FCA5681CA}"/>
+    <hyperlink ref="D104" r:id="rId5" xr:uid="{531CE2F6-AA5D-4D24-8811-FAD47CCDF6DC}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.31496062992125984" top="0.77" bottom="0.5" header="0.31496062992125984" footer="0.25"/>
-  <pageSetup paperSize="9" scale="85" orientation="portrait" verticalDpi="0" r:id="rId6"/>
+  <pageSetup paperSize="9" scale="85" orientation="portrait" verticalDpi="1200" r:id="rId6"/>
   <headerFooter>
     <oddHeader>&amp;R&amp;G</oddHeader>
     <oddFooter xml:space="preserve">&amp;L&amp;"Arial,Standard"&amp;9&amp;A&amp;C&amp;"Arial,Standard"&amp;9&amp;K0000FFwww.rte.voev.ch&amp;R&amp;"Arial,Standard"&amp;9&amp;P/&amp;N      </oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="60" max="9" man="1"/>
   </rowBreaks>
   <legacyDrawingHF r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5734E4C7-073F-456C-8307-04D0E5ABFEB3}">
-  <dimension ref="A1:J103"/>
+  <dimension ref="A1:J106"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A18" zoomScale="130" zoomScaleNormal="145" zoomScaleSheetLayoutView="130" zoomScalePageLayoutView="115" workbookViewId="0">
-      <selection activeCell="A31" sqref="A31"/>
+    <sheetView view="pageBreakPreview" zoomScale="130" zoomScaleNormal="145" zoomScaleSheetLayoutView="130" zoomScalePageLayoutView="115" workbookViewId="0">
+      <selection activeCell="J3" sqref="J3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="6.5" defaultRowHeight="12.5" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="6.5" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="14.296875" style="56" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="10" width="6.5" style="56" customWidth="1"/>
+    <col min="1" max="1" width="14.33203125" style="54" customWidth="1"/>
+    <col min="2" max="2" width="54" style="52" customWidth="1"/>
+    <col min="3" max="3" width="11.1640625" style="29" customWidth="1"/>
+    <col min="4" max="4" width="1.1640625" style="29" customWidth="1"/>
+    <col min="5" max="5" width="2.6640625" style="39" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="1.1640625" style="29" customWidth="1"/>
+    <col min="7" max="7" width="17.1640625" style="52" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="10.83203125" style="53" customWidth="1"/>
+    <col min="9" max="9" width="2.5" style="53" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="6.5" style="54" customWidth="1"/>
     <col min="11" max="16384" width="6.5" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="18" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>173</v>
+    <row r="1" spans="1:10" ht="18" x14ac:dyDescent="0.2">
+      <c r="A1" s="84" t="s">
+        <v>170</v>
       </c>
       <c r="J1" s="28"/>
     </row>
-    <row r="2" spans="1:10" ht="18" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>174</v>
+    <row r="2" spans="1:10" ht="18" x14ac:dyDescent="0.2">
+      <c r="A2" s="84" t="s">
+        <v>171</v>
       </c>
       <c r="C2" s="28"/>
       <c r="D2" s="28"/>
       <c r="E2" s="28"/>
       <c r="F2" s="28"/>
       <c r="G2" s="30"/>
       <c r="H2" s="31"/>
       <c r="I2" s="31"/>
       <c r="J2" s="25" t="s">
-        <v>297</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:10" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" s="12" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="22"/>
-      <c r="B3" s="83"/>
-[...6 lines deleted...]
-      <c r="I3" s="86"/>
+      <c r="B3" s="79"/>
+      <c r="C3" s="80"/>
+      <c r="D3" s="80"/>
+      <c r="E3" s="81"/>
+      <c r="F3" s="80"/>
+      <c r="G3" s="79"/>
+      <c r="H3" s="82"/>
+      <c r="I3" s="82"/>
       <c r="J3" s="32"/>
     </row>
-    <row r="4" spans="1:10" s="12" customFormat="1" ht="19" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:10" s="12" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="23" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B4" s="19"/>
       <c r="C4" s="26"/>
       <c r="D4" s="26"/>
       <c r="E4" s="20"/>
       <c r="F4" s="26"/>
       <c r="G4" s="19"/>
       <c r="H4" s="21"/>
       <c r="I4" s="21"/>
       <c r="J4" s="25"/>
     </row>
-    <row r="5" spans="1:10" s="12" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-        <v>178</v>
+    <row r="5" spans="1:10" s="12" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="73" t="s">
+        <v>174</v>
+      </c>
+      <c r="B5" s="73" t="s">
+        <v>175</v>
       </c>
       <c r="C5" s="27"/>
       <c r="D5" s="27"/>
       <c r="E5" s="11"/>
       <c r="F5" s="27"/>
-      <c r="G5" s="76" t="s">
-[...9 lines deleted...]
-      <c r="A6" s="62" t="s">
+      <c r="G5" s="72" t="s">
+        <v>176</v>
+      </c>
+      <c r="H5" s="72" t="s">
+        <v>177</v>
+      </c>
+      <c r="I5" s="74"/>
+      <c r="J5" s="73"/>
+    </row>
+    <row r="6" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="133" t="s">
         <v>27</v>
       </c>
-      <c r="B6" s="62" t="s">
+      <c r="B6" s="133" t="s">
+        <v>201</v>
+      </c>
+      <c r="C6" s="134"/>
+      <c r="D6" s="134"/>
+      <c r="E6" s="135"/>
+      <c r="F6" s="134"/>
+      <c r="G6" s="136" t="s">
+        <v>192</v>
+      </c>
+      <c r="H6" s="137">
+        <v>46073</v>
+      </c>
+      <c r="I6" s="138"/>
+      <c r="J6" s="136" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="58" t="s">
+        <v>30</v>
+      </c>
+      <c r="B7" s="58" t="s">
+        <v>224</v>
+      </c>
+      <c r="C7" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="D7" s="40"/>
+      <c r="E7" s="41"/>
+      <c r="F7" s="40"/>
+      <c r="G7" s="59" t="s">
+        <v>195</v>
+      </c>
+      <c r="H7" s="92">
+        <v>44620</v>
+      </c>
+      <c r="I7" s="61" t="s">
+        <v>156</v>
+      </c>
+      <c r="J7" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="58" t="s">
+        <v>32</v>
+      </c>
+      <c r="B8" s="58" t="s">
+        <v>202</v>
+      </c>
+      <c r="C8" s="42"/>
+      <c r="D8" s="42"/>
+      <c r="E8" s="15"/>
+      <c r="F8" s="42"/>
+      <c r="G8" s="59" t="s">
+        <v>192</v>
+      </c>
+      <c r="H8" s="92">
+        <v>45260</v>
+      </c>
+      <c r="I8" s="61" t="s">
+        <v>156</v>
+      </c>
+      <c r="J8" s="59" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="58" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9" s="58" t="s">
+        <v>225</v>
+      </c>
+      <c r="C9" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="D9" s="40"/>
+      <c r="E9" s="43" t="s">
+        <v>35</v>
+      </c>
+      <c r="F9" s="40"/>
+      <c r="G9" s="59" t="s">
+        <v>192</v>
+      </c>
+      <c r="H9" s="92">
+        <v>45020</v>
+      </c>
+      <c r="I9" s="60"/>
+      <c r="J9" s="59" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="58" t="s">
+        <v>36</v>
+      </c>
+      <c r="B10" s="58" t="s">
+        <v>226</v>
+      </c>
+      <c r="C10" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="D10" s="40"/>
+      <c r="E10" s="43" t="s">
+        <v>35</v>
+      </c>
+      <c r="F10" s="40"/>
+      <c r="G10" s="59" t="s">
+        <v>192</v>
+      </c>
+      <c r="H10" s="92">
+        <v>44853</v>
+      </c>
+      <c r="I10" s="60"/>
+      <c r="J10" s="59" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="58" t="s">
+        <v>37</v>
+      </c>
+      <c r="B11" s="58" t="s">
+        <v>227</v>
+      </c>
+      <c r="C11" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="D11" s="40"/>
+      <c r="E11" s="41"/>
+      <c r="F11" s="40"/>
+      <c r="G11" s="59" t="s">
+        <v>195</v>
+      </c>
+      <c r="H11" s="92">
+        <v>45166</v>
+      </c>
+      <c r="I11" s="61" t="s">
+        <v>156</v>
+      </c>
+      <c r="J11" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="58" t="s">
+        <v>100</v>
+      </c>
+      <c r="B12" s="58" t="s">
+        <v>267</v>
+      </c>
+      <c r="C12" s="40"/>
+      <c r="D12" s="40"/>
+      <c r="E12" s="41"/>
+      <c r="F12" s="40"/>
+      <c r="G12" s="59" t="s">
+        <v>193</v>
+      </c>
+      <c r="H12" s="92">
+        <v>40923</v>
+      </c>
+      <c r="I12" s="60"/>
+      <c r="J12" s="59" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="58" t="s">
+        <v>101</v>
+      </c>
+      <c r="B13" s="58" t="s">
+        <v>228</v>
+      </c>
+      <c r="C13" s="40"/>
+      <c r="D13" s="40"/>
+      <c r="E13" s="43" t="s">
+        <v>35</v>
+      </c>
+      <c r="F13" s="40"/>
+      <c r="G13" s="59" t="s">
+        <v>252</v>
+      </c>
+      <c r="H13" s="92">
+        <v>45740</v>
+      </c>
+      <c r="I13" s="60"/>
+      <c r="J13" s="59" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="58" t="s">
+        <v>40</v>
+      </c>
+      <c r="B14" s="58" t="s">
+        <v>203</v>
+      </c>
+      <c r="C14" s="40" t="s">
+        <v>158</v>
+      </c>
+      <c r="D14" s="40"/>
+      <c r="E14" s="41"/>
+      <c r="F14" s="40"/>
+      <c r="G14" s="59" t="s">
+        <v>194</v>
+      </c>
+      <c r="H14" s="92">
+        <v>42248</v>
+      </c>
+      <c r="I14" s="60"/>
+      <c r="J14" s="59" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="58" t="s">
+        <v>42</v>
+      </c>
+      <c r="B15" s="58" t="s">
+        <v>229</v>
+      </c>
+      <c r="C15" s="40" t="s">
+        <v>158</v>
+      </c>
+      <c r="D15" s="40"/>
+      <c r="E15" s="41"/>
+      <c r="F15" s="40"/>
+      <c r="G15" s="59" t="s">
+        <v>194</v>
+      </c>
+      <c r="H15" s="92">
+        <v>45463</v>
+      </c>
+      <c r="I15" s="60"/>
+      <c r="J15" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="58" t="s">
+        <v>43</v>
+      </c>
+      <c r="B16" s="58" t="s">
+        <v>230</v>
+      </c>
+      <c r="C16" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="D16" s="40"/>
+      <c r="E16" s="41"/>
+      <c r="F16" s="40"/>
+      <c r="G16" s="59" t="s">
+        <v>195</v>
+      </c>
+      <c r="H16" s="93">
+        <v>45565</v>
+      </c>
+      <c r="I16" s="62"/>
+      <c r="J16" s="59" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="58" t="s">
+        <v>44</v>
+      </c>
+      <c r="B17" s="58" t="s">
         <v>204</v>
       </c>
-      <c r="C6" s="44"/>
-[...3 lines deleted...]
-      <c r="G6" s="63" t="s">
+      <c r="C17" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="D17" s="40"/>
+      <c r="E17" s="41"/>
+      <c r="F17" s="40"/>
+      <c r="G17" s="59" t="s">
         <v>195</v>
       </c>
-      <c r="H6" s="97">
-[...3 lines deleted...]
-      <c r="J6" s="63" t="s">
+      <c r="H17" s="92">
+        <v>43592</v>
+      </c>
+      <c r="I17" s="61" t="s">
+        <v>156</v>
+      </c>
+      <c r="J17" s="59" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="58" t="s">
+        <v>45</v>
+      </c>
+      <c r="B18" s="58" t="s">
+        <v>231</v>
+      </c>
+      <c r="C18" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="D18" s="40"/>
+      <c r="E18" s="41"/>
+      <c r="F18" s="40"/>
+      <c r="G18" s="59" t="s">
+        <v>195</v>
+      </c>
+      <c r="H18" s="92">
+        <v>45258</v>
+      </c>
+      <c r="I18" s="60"/>
+      <c r="J18" s="59" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="58" t="s">
+        <v>46</v>
+      </c>
+      <c r="B19" s="58" t="s">
+        <v>232</v>
+      </c>
+      <c r="C19" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="D19" s="40"/>
+      <c r="E19" s="41"/>
+      <c r="F19" s="40"/>
+      <c r="G19" s="59" t="s">
+        <v>195</v>
+      </c>
+      <c r="H19" s="92">
+        <v>45258</v>
+      </c>
+      <c r="I19" s="61" t="s">
+        <v>156</v>
+      </c>
+      <c r="J19" s="59" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="58" t="s">
+        <v>47</v>
+      </c>
+      <c r="B20" s="58" t="s">
+        <v>233</v>
+      </c>
+      <c r="C20" s="40" t="s">
+        <v>158</v>
+      </c>
+      <c r="D20" s="40"/>
+      <c r="E20" s="41"/>
+      <c r="F20" s="40"/>
+      <c r="G20" s="59" t="s">
+        <v>195</v>
+      </c>
+      <c r="H20" s="92">
+        <v>45607</v>
+      </c>
+      <c r="I20" s="60"/>
+      <c r="J20" s="59" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="58" t="s">
+        <v>48</v>
+      </c>
+      <c r="B21" s="58" t="s">
+        <v>256</v>
+      </c>
+      <c r="C21" s="40" t="s">
+        <v>157</v>
+      </c>
+      <c r="D21" s="40"/>
+      <c r="E21" s="41"/>
+      <c r="F21" s="40"/>
+      <c r="G21" s="59" t="s">
+        <v>195</v>
+      </c>
+      <c r="H21" s="92">
+        <v>40558</v>
+      </c>
+      <c r="I21" s="60"/>
+      <c r="J21" s="59" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="58" t="s">
+        <v>49</v>
+      </c>
+      <c r="B22" s="58" t="s">
+        <v>204</v>
+      </c>
+      <c r="C22" s="44" t="s">
+        <v>1</v>
+      </c>
+      <c r="D22" s="44"/>
+      <c r="E22" s="45"/>
+      <c r="F22" s="44"/>
+      <c r="G22" s="58" t="s">
+        <v>195</v>
+      </c>
+      <c r="H22" s="92">
+        <v>45364</v>
+      </c>
+      <c r="I22" s="60"/>
+      <c r="J22" s="58" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="58" t="s">
+        <v>50</v>
+      </c>
+      <c r="B23" s="58" t="s">
+        <v>234</v>
+      </c>
+      <c r="C23" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="D23" s="40"/>
+      <c r="E23" s="41"/>
+      <c r="F23" s="40"/>
+      <c r="G23" s="59" t="s">
+        <v>195</v>
+      </c>
+      <c r="H23" s="92">
+        <v>44791</v>
+      </c>
+      <c r="I23" s="60"/>
+      <c r="J23" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="58" t="s">
+        <v>51</v>
+      </c>
+      <c r="B24" s="58" t="s">
+        <v>235</v>
+      </c>
+      <c r="C24" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="D24" s="40"/>
+      <c r="E24" s="41"/>
+      <c r="F24" s="40"/>
+      <c r="G24" s="59" t="s">
+        <v>195</v>
+      </c>
+      <c r="H24" s="92">
+        <v>44791</v>
+      </c>
+      <c r="I24" s="60"/>
+      <c r="J24" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="58" t="s">
+        <v>52</v>
+      </c>
+      <c r="B25" s="58" t="s">
+        <v>236</v>
+      </c>
+      <c r="C25" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="D25" s="40"/>
+      <c r="E25" s="41"/>
+      <c r="F25" s="40"/>
+      <c r="G25" s="59" t="s">
+        <v>195</v>
+      </c>
+      <c r="H25" s="92">
+        <v>44791</v>
+      </c>
+      <c r="I25" s="60"/>
+      <c r="J25" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="58" t="s">
+        <v>53</v>
+      </c>
+      <c r="B26" s="58" t="s">
+        <v>237</v>
+      </c>
+      <c r="C26" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="D26" s="40"/>
+      <c r="E26" s="41"/>
+      <c r="F26" s="40"/>
+      <c r="G26" s="59" t="s">
+        <v>195</v>
+      </c>
+      <c r="H26" s="92">
+        <v>44791</v>
+      </c>
+      <c r="I26" s="60"/>
+      <c r="J26" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="58" t="s">
+        <v>54</v>
+      </c>
+      <c r="B27" s="58" t="s">
+        <v>205</v>
+      </c>
+      <c r="C27" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="D27" s="40"/>
+      <c r="E27" s="41"/>
+      <c r="F27" s="40"/>
+      <c r="G27" s="59" t="s">
+        <v>195</v>
+      </c>
+      <c r="H27" s="92">
+        <v>41121</v>
+      </c>
+      <c r="I27" s="60"/>
+      <c r="J27" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="58" t="s">
+        <v>55</v>
+      </c>
+      <c r="B28" s="58" t="s">
+        <v>238</v>
+      </c>
+      <c r="C28" s="40" t="s">
+        <v>158</v>
+      </c>
+      <c r="D28" s="40"/>
+      <c r="E28" s="15"/>
+      <c r="F28" s="40"/>
+      <c r="G28" s="63" t="s">
+        <v>222</v>
+      </c>
+      <c r="H28" s="92">
+        <v>42202</v>
+      </c>
+      <c r="I28" s="60"/>
+      <c r="J28" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A29" s="63" t="s">
+        <v>288</v>
+      </c>
+      <c r="B29" s="58" t="s">
+        <v>303</v>
+      </c>
+      <c r="C29" s="40"/>
+      <c r="D29" s="40"/>
+      <c r="E29" s="15"/>
+      <c r="F29" s="40"/>
+      <c r="G29" s="59" t="s">
+        <v>253</v>
+      </c>
+      <c r="H29" s="92">
+        <v>45618</v>
+      </c>
+      <c r="I29" s="60"/>
+      <c r="J29" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="64" t="s">
+        <v>127</v>
+      </c>
+      <c r="B30" s="64" t="s">
+        <v>281</v>
+      </c>
+      <c r="C30" s="46"/>
+      <c r="D30" s="46"/>
+      <c r="E30" s="45"/>
+      <c r="F30" s="46"/>
+      <c r="G30" s="63" t="s">
+        <v>196</v>
+      </c>
+      <c r="H30" s="91">
+        <v>45965</v>
+      </c>
+      <c r="I30" s="65"/>
+      <c r="J30" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="58" t="s">
+        <v>102</v>
+      </c>
+      <c r="B31" s="58" t="s">
+        <v>269</v>
+      </c>
+      <c r="C31" s="42"/>
+      <c r="D31" s="42"/>
+      <c r="E31" s="43" t="s">
+        <v>35</v>
+      </c>
+      <c r="F31" s="42"/>
+      <c r="G31" s="59" t="s">
+        <v>196</v>
+      </c>
+      <c r="H31" s="92">
+        <v>46082</v>
+      </c>
+      <c r="I31" s="60"/>
+      <c r="J31" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A32" s="63" t="s">
+        <v>103</v>
+      </c>
+      <c r="B32" s="58" t="s">
+        <v>206</v>
+      </c>
+      <c r="C32" s="40"/>
+      <c r="D32" s="40"/>
+      <c r="E32" s="15"/>
+      <c r="F32" s="40"/>
+      <c r="G32" s="59" t="s">
+        <v>305</v>
+      </c>
+      <c r="H32" s="92">
+        <v>46080</v>
+      </c>
+      <c r="I32" s="60"/>
+      <c r="J32" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="58" t="s">
+        <v>59</v>
+      </c>
+      <c r="B33" s="58" t="s">
+        <v>239</v>
+      </c>
+      <c r="C33" s="42"/>
+      <c r="D33" s="42"/>
+      <c r="E33" s="43" t="s">
+        <v>35</v>
+      </c>
+      <c r="F33" s="42"/>
+      <c r="G33" s="59" t="s">
+        <v>193</v>
+      </c>
+      <c r="H33" s="93">
+        <v>44139</v>
+      </c>
+      <c r="I33" s="61" t="s">
+        <v>156</v>
+      </c>
+      <c r="J33" s="59" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="58" t="s">
+        <v>61</v>
+      </c>
+      <c r="B34" s="58" t="s">
+        <v>240</v>
+      </c>
+      <c r="C34" s="40"/>
+      <c r="D34" s="40"/>
+      <c r="E34" s="15"/>
+      <c r="F34" s="40"/>
+      <c r="G34" s="59" t="s">
+        <v>193</v>
+      </c>
+      <c r="H34" s="92">
+        <v>44061</v>
+      </c>
+      <c r="I34" s="61" t="s">
+        <v>156</v>
+      </c>
+      <c r="J34" s="59" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="58" t="s">
+        <v>63</v>
+      </c>
+      <c r="B35" s="58" t="s">
+        <v>270</v>
+      </c>
+      <c r="C35" s="42"/>
+      <c r="D35" s="42"/>
+      <c r="E35" s="43" t="s">
+        <v>35</v>
+      </c>
+      <c r="F35" s="42"/>
+      <c r="G35" s="59" t="s">
+        <v>193</v>
+      </c>
+      <c r="H35" s="93">
+        <v>45717</v>
+      </c>
+      <c r="I35" s="61"/>
+      <c r="J35" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="58" t="s">
+        <v>65</v>
+      </c>
+      <c r="B36" s="58" t="s">
+        <v>241</v>
+      </c>
+      <c r="C36" s="42"/>
+      <c r="D36" s="42"/>
+      <c r="E36" s="15"/>
+      <c r="F36" s="42"/>
+      <c r="G36" s="59" t="s">
+        <v>193</v>
+      </c>
+      <c r="H36" s="92">
+        <v>45090</v>
+      </c>
+      <c r="I36" s="60"/>
+      <c r="J36" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="58" t="s">
+        <v>67</v>
+      </c>
+      <c r="B37" s="58" t="s">
+        <v>242</v>
+      </c>
+      <c r="C37" s="40" t="s">
+        <v>68</v>
+      </c>
+      <c r="D37" s="40"/>
+      <c r="E37" s="41"/>
+      <c r="F37" s="40"/>
+      <c r="G37" s="59" t="s">
+        <v>193</v>
+      </c>
+      <c r="H37" s="92">
+        <v>44693</v>
+      </c>
+      <c r="I37" s="60"/>
+      <c r="J37" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="58" t="s">
+        <v>69</v>
+      </c>
+      <c r="B38" s="58" t="s">
+        <v>243</v>
+      </c>
+      <c r="C38" s="42"/>
+      <c r="D38" s="42"/>
+      <c r="E38" s="15"/>
+      <c r="F38" s="42"/>
+      <c r="G38" s="59" t="s">
+        <v>193</v>
+      </c>
+      <c r="H38" s="93">
+        <v>41821</v>
+      </c>
+      <c r="I38" s="61" t="s">
+        <v>156</v>
+      </c>
+      <c r="J38" s="59" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="58" t="s">
+        <v>71</v>
+      </c>
+      <c r="B39" s="58" t="s">
+        <v>244</v>
+      </c>
+      <c r="C39" s="40" t="s">
+        <v>68</v>
+      </c>
+      <c r="D39" s="40"/>
+      <c r="E39" s="41"/>
+      <c r="F39" s="40"/>
+      <c r="G39" s="59" t="s">
+        <v>193</v>
+      </c>
+      <c r="H39" s="92">
+        <v>44799</v>
+      </c>
+      <c r="I39" s="60"/>
+      <c r="J39" s="59" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="58" t="s">
+        <v>72</v>
+      </c>
+      <c r="B40" s="58" t="s">
+        <v>273</v>
+      </c>
+      <c r="C40" s="40"/>
+      <c r="D40" s="40"/>
+      <c r="E40" s="15"/>
+      <c r="F40" s="40"/>
+      <c r="G40" s="59" t="s">
+        <v>193</v>
+      </c>
+      <c r="H40" s="92">
+        <v>42017</v>
+      </c>
+      <c r="I40" s="60"/>
+      <c r="J40" s="59" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="58" t="s">
+        <v>104</v>
+      </c>
+      <c r="B41" s="58" t="s">
+        <v>245</v>
+      </c>
+      <c r="C41" s="40"/>
+      <c r="D41" s="40"/>
+      <c r="E41" s="43" t="s">
+        <v>35</v>
+      </c>
+      <c r="F41" s="40"/>
+      <c r="G41" s="59" t="s">
+        <v>254</v>
+      </c>
+      <c r="H41" s="92">
+        <v>45391</v>
+      </c>
+      <c r="I41" s="60"/>
+      <c r="J41" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="58" t="s">
+        <v>74</v>
+      </c>
+      <c r="B42" s="58" t="s">
+        <v>246</v>
+      </c>
+      <c r="C42" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="D42" s="40"/>
+      <c r="E42" s="41"/>
+      <c r="F42" s="40"/>
+      <c r="G42" s="59" t="s">
+        <v>223</v>
+      </c>
+      <c r="H42" s="92">
+        <v>44609</v>
+      </c>
+      <c r="I42" s="60"/>
+      <c r="J42" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="58" t="s">
+        <v>105</v>
+      </c>
+      <c r="B43" s="58" t="s">
+        <v>247</v>
+      </c>
+      <c r="C43" s="40"/>
+      <c r="D43" s="40"/>
+      <c r="E43" s="41"/>
+      <c r="F43" s="40"/>
+      <c r="G43" s="59" t="s">
+        <v>223</v>
+      </c>
+      <c r="H43" s="92">
+        <v>45737</v>
+      </c>
+      <c r="I43" s="60"/>
+      <c r="J43" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="58" t="s">
+        <v>76</v>
+      </c>
+      <c r="B44" s="58" t="s">
+        <v>207</v>
+      </c>
+      <c r="C44" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="D44" s="40"/>
+      <c r="E44" s="41"/>
+      <c r="F44" s="40"/>
+      <c r="G44" s="59" t="s">
+        <v>198</v>
+      </c>
+      <c r="H44" s="92">
+        <v>41775</v>
+      </c>
+      <c r="I44" s="60"/>
+      <c r="J44" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="58" t="s">
+        <v>78</v>
+      </c>
+      <c r="B45" s="58" t="s">
+        <v>208</v>
+      </c>
+      <c r="C45" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="D45" s="42"/>
+      <c r="E45" s="15"/>
+      <c r="F45" s="42"/>
+      <c r="G45" s="59" t="s">
+        <v>198</v>
+      </c>
+      <c r="H45" s="93">
+        <v>39113</v>
+      </c>
+      <c r="I45" s="62"/>
+      <c r="J45" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="58" t="s">
+        <v>79</v>
+      </c>
+      <c r="B46" s="58" t="s">
+        <v>274</v>
+      </c>
+      <c r="C46" s="40" t="s">
+        <v>265</v>
+      </c>
+      <c r="D46" s="40"/>
+      <c r="E46" s="15"/>
+      <c r="F46" s="40"/>
+      <c r="G46" s="59" t="s">
+        <v>198</v>
+      </c>
+      <c r="H46" s="92">
+        <v>40268</v>
+      </c>
+      <c r="I46" s="60"/>
+      <c r="J46" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="58" t="s">
+        <v>80</v>
+      </c>
+      <c r="B47" s="58" t="s">
+        <v>248</v>
+      </c>
+      <c r="C47" s="40"/>
+      <c r="D47" s="40"/>
+      <c r="E47" s="15"/>
+      <c r="F47" s="40"/>
+      <c r="G47" s="59" t="s">
+        <v>255</v>
+      </c>
+      <c r="H47" s="92">
+        <v>45743</v>
+      </c>
+      <c r="I47" s="60"/>
+      <c r="J47" s="59" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="85" t="s">
+        <v>83</v>
+      </c>
+      <c r="B48" s="85" t="s">
+        <v>300</v>
+      </c>
+      <c r="C48" s="117"/>
+      <c r="D48" s="117"/>
+      <c r="E48" s="118"/>
+      <c r="F48" s="117"/>
+      <c r="G48" s="86" t="s">
+        <v>199</v>
+      </c>
+      <c r="H48" s="110">
+        <v>46054</v>
+      </c>
+      <c r="I48" s="111"/>
+      <c r="J48" s="139" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="58" t="s">
+        <v>85</v>
+      </c>
+      <c r="B49" s="58" t="s">
+        <v>249</v>
+      </c>
+      <c r="C49" s="40"/>
+      <c r="D49" s="40"/>
+      <c r="E49" s="41"/>
+      <c r="F49" s="40"/>
+      <c r="G49" s="59" t="s">
+        <v>200</v>
+      </c>
+      <c r="H49" s="92">
+        <v>45497</v>
+      </c>
+      <c r="I49" s="60"/>
+      <c r="J49" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="58" t="s">
+        <v>87</v>
+      </c>
+      <c r="B50" s="58" t="s">
+        <v>275</v>
+      </c>
+      <c r="C50" s="40"/>
+      <c r="D50" s="40"/>
+      <c r="E50" s="43" t="s">
+        <v>35</v>
+      </c>
+      <c r="F50" s="40"/>
+      <c r="G50" s="59" t="s">
+        <v>200</v>
+      </c>
+      <c r="H50" s="92">
+        <v>45078</v>
+      </c>
+      <c r="I50" s="60"/>
+      <c r="J50" s="59" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="59" t="s">
+        <v>89</v>
+      </c>
+      <c r="B51" s="58" t="s">
+        <v>250</v>
+      </c>
+      <c r="C51" s="40" t="s">
+        <v>157</v>
+      </c>
+      <c r="D51" s="40"/>
+      <c r="E51" s="41"/>
+      <c r="F51" s="40"/>
+      <c r="G51" s="59" t="s">
+        <v>200</v>
+      </c>
+      <c r="H51" s="92">
+        <v>43696</v>
+      </c>
+      <c r="I51" s="60"/>
+      <c r="J51" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="59" t="s">
+        <v>90</v>
+      </c>
+      <c r="B52" s="58" t="s">
+        <v>209</v>
+      </c>
+      <c r="C52" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="D52" s="42"/>
+      <c r="E52" s="41"/>
+      <c r="F52" s="42"/>
+      <c r="G52" s="59" t="s">
+        <v>200</v>
+      </c>
+      <c r="H52" s="92">
+        <v>42248</v>
+      </c>
+      <c r="I52" s="60"/>
+      <c r="J52" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="59" t="s">
+        <v>91</v>
+      </c>
+      <c r="B53" s="58" t="s">
+        <v>210</v>
+      </c>
+      <c r="C53" s="46" t="s">
+        <v>1</v>
+      </c>
+      <c r="D53" s="46"/>
+      <c r="E53" s="41"/>
+      <c r="F53" s="46"/>
+      <c r="G53" s="59" t="s">
+        <v>200</v>
+      </c>
+      <c r="H53" s="92">
+        <v>41105</v>
+      </c>
+      <c r="I53" s="60"/>
+      <c r="J53" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="64" t="s">
+        <v>133</v>
+      </c>
+      <c r="B54" s="64" t="s">
+        <v>219</v>
+      </c>
+      <c r="C54" s="46" t="s">
+        <v>0</v>
+      </c>
+      <c r="D54" s="46"/>
+      <c r="E54" s="45"/>
+      <c r="F54" s="46"/>
+      <c r="G54" s="63" t="s">
+        <v>198</v>
+      </c>
+      <c r="H54" s="91">
+        <v>46052</v>
+      </c>
+      <c r="I54" s="65"/>
+      <c r="J54" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="59" t="s">
+        <v>92</v>
+      </c>
+      <c r="B55" s="58" t="s">
+        <v>276</v>
+      </c>
+      <c r="C55" s="46"/>
+      <c r="D55" s="46"/>
+      <c r="E55" s="41"/>
+      <c r="F55" s="46"/>
+      <c r="G55" s="59" t="s">
+        <v>200</v>
+      </c>
+      <c r="H55" s="92">
+        <v>44125</v>
+      </c>
+      <c r="I55" s="60"/>
+      <c r="J55" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="59" t="s">
+        <v>94</v>
+      </c>
+      <c r="B56" s="58" t="s">
+        <v>278</v>
+      </c>
+      <c r="C56" s="46"/>
+      <c r="D56" s="46"/>
+      <c r="E56" s="43" t="s">
+        <v>35</v>
+      </c>
+      <c r="F56" s="46"/>
+      <c r="G56" s="59" t="s">
+        <v>200</v>
+      </c>
+      <c r="H56" s="92">
+        <v>42388</v>
+      </c>
+      <c r="I56" s="60"/>
+      <c r="J56" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="59" t="s">
+        <v>95</v>
+      </c>
+      <c r="B57" s="58" t="s">
+        <v>279</v>
+      </c>
+      <c r="C57" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="D57" s="42"/>
+      <c r="E57" s="41"/>
+      <c r="F57" s="42"/>
+      <c r="G57" s="59" t="s">
+        <v>200</v>
+      </c>
+      <c r="H57" s="92">
+        <v>45950</v>
+      </c>
+      <c r="I57" s="60"/>
+      <c r="J57" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="64" t="s">
+        <v>96</v>
+      </c>
+      <c r="B58" s="64" t="s">
+        <v>280</v>
+      </c>
+      <c r="C58" s="40" t="s">
+        <v>157</v>
+      </c>
+      <c r="D58" s="40"/>
+      <c r="E58" s="47" t="s">
+        <v>35</v>
+      </c>
+      <c r="F58" s="40"/>
+      <c r="G58" s="63" t="s">
+        <v>200</v>
+      </c>
+      <c r="H58" s="91">
+        <v>45232</v>
+      </c>
+      <c r="I58" s="65"/>
+      <c r="J58" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="64" t="s">
+        <v>97</v>
+      </c>
+      <c r="B59" s="64" t="s">
+        <v>211</v>
+      </c>
+      <c r="C59" s="46"/>
+      <c r="D59" s="46"/>
+      <c r="E59" s="45"/>
+      <c r="F59" s="46"/>
+      <c r="G59" s="63" t="s">
+        <v>200</v>
+      </c>
+      <c r="H59" s="91">
+        <v>43796</v>
+      </c>
+      <c r="I59" s="65"/>
+      <c r="J59" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="64" t="s">
         <v>117</v>
       </c>
-    </row>
-[...61 lines deleted...]
-      <c r="E9" s="45" t="s">
+      <c r="B60" s="64" t="s">
+        <v>251</v>
+      </c>
+      <c r="C60" s="46"/>
+      <c r="D60" s="46"/>
+      <c r="E60" s="47" t="s">
         <v>35</v>
       </c>
-      <c r="F9" s="42"/>
-[...552 lines deleted...]
-      <c r="G32" s="136" t="s">
+      <c r="F60" s="46"/>
+      <c r="G60" s="63" t="s">
         <v>200</v>
       </c>
-      <c r="H32" s="137">
-[...659 lines deleted...]
-      <c r="H60" s="95">
+      <c r="H60" s="91">
         <v>45782</v>
       </c>
-      <c r="I60" s="69"/>
-[...4 lines deleted...]
-    <row r="61" spans="1:10" s="14" customFormat="1" ht="19" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I60" s="65"/>
+      <c r="J60" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10" s="14" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B61" s="36"/>
       <c r="C61" s="37"/>
       <c r="D61" s="37"/>
       <c r="E61" s="38"/>
       <c r="F61" s="37"/>
       <c r="G61" s="36"/>
-      <c r="H61" s="127"/>
-[...3 lines deleted...]
-      <c r="A62" s="108" t="s">
+      <c r="H61" s="122"/>
+      <c r="I61" s="122"/>
+    </row>
+    <row r="62" spans="1:10" s="103" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A62" s="103" t="s">
+        <v>178</v>
+      </c>
+      <c r="B62" s="104"/>
+      <c r="C62" s="105"/>
+      <c r="D62" s="105"/>
+      <c r="E62" s="106"/>
+      <c r="F62" s="105"/>
+      <c r="G62" s="107"/>
+      <c r="H62" s="120"/>
+      <c r="I62" s="120"/>
+      <c r="J62" s="102"/>
+    </row>
+    <row r="63" spans="1:10" s="102" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="102" t="s">
+        <v>174</v>
+      </c>
+      <c r="B63" s="107" t="s">
+        <v>175</v>
+      </c>
+      <c r="C63" s="108"/>
+      <c r="D63" s="108"/>
+      <c r="E63" s="109"/>
+      <c r="F63" s="108"/>
+      <c r="G63" s="107" t="s">
+        <v>176</v>
+      </c>
+      <c r="H63" s="120" t="s">
+        <v>283</v>
+      </c>
+      <c r="I63" s="120"/>
+    </row>
+    <row r="64" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="64" t="s">
+        <v>119</v>
+      </c>
+      <c r="B64" s="64" t="s">
+        <v>212</v>
+      </c>
+      <c r="C64" s="46" t="s">
+        <v>137</v>
+      </c>
+      <c r="D64" s="46"/>
+      <c r="E64" s="45"/>
+      <c r="F64" s="46"/>
+      <c r="G64" s="63" t="s">
+        <v>221</v>
+      </c>
+      <c r="H64" s="91">
+        <v>46419</v>
+      </c>
+      <c r="I64" s="65"/>
+      <c r="J64" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="64" t="s">
+        <v>121</v>
+      </c>
+      <c r="B65" s="64" t="s">
+        <v>213</v>
+      </c>
+      <c r="C65" s="46" t="s">
+        <v>138</v>
+      </c>
+      <c r="D65" s="46"/>
+      <c r="E65" s="45"/>
+      <c r="F65" s="46"/>
+      <c r="G65" s="63" t="s">
+        <v>221</v>
+      </c>
+      <c r="H65" s="91" t="s">
+        <v>285</v>
+      </c>
+      <c r="I65" s="65"/>
+      <c r="J65" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A66" s="64" t="s">
+        <v>123</v>
+      </c>
+      <c r="B66" s="64" t="s">
+        <v>214</v>
+      </c>
+      <c r="C66" s="46"/>
+      <c r="D66" s="46"/>
+      <c r="E66" s="45"/>
+      <c r="F66" s="46"/>
+      <c r="G66" s="63" t="s">
+        <v>197</v>
+      </c>
+      <c r="H66" s="91" t="s">
+        <v>285</v>
+      </c>
+      <c r="I66" s="65"/>
+      <c r="J66" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="64" t="s">
+        <v>125</v>
+      </c>
+      <c r="B67" s="64" t="s">
+        <v>215</v>
+      </c>
+      <c r="C67" s="46"/>
+      <c r="D67" s="46"/>
+      <c r="E67" s="45"/>
+      <c r="F67" s="46"/>
+      <c r="G67" s="63" t="s">
+        <v>222</v>
+      </c>
+      <c r="H67" s="91">
+        <v>46327</v>
+      </c>
+      <c r="I67" s="65"/>
+      <c r="J67" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="64" t="s">
+        <v>129</v>
+      </c>
+      <c r="B68" s="64" t="s">
+        <v>216</v>
+      </c>
+      <c r="C68" s="46" t="s">
+        <v>142</v>
+      </c>
+      <c r="D68" s="46"/>
+      <c r="E68" s="45"/>
+      <c r="F68" s="46"/>
+      <c r="G68" s="63" t="s">
+        <v>221</v>
+      </c>
+      <c r="H68" s="91">
+        <v>46357</v>
+      </c>
+      <c r="I68" s="65"/>
+      <c r="J68" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="64" t="s">
+        <v>130</v>
+      </c>
+      <c r="B69" s="64" t="s">
+        <v>217</v>
+      </c>
+      <c r="C69" s="46" t="s">
+        <v>1</v>
+      </c>
+      <c r="D69" s="46"/>
+      <c r="E69" s="45"/>
+      <c r="F69" s="46"/>
+      <c r="G69" s="63" t="s">
+        <v>223</v>
+      </c>
+      <c r="H69" s="91">
+        <v>46478</v>
+      </c>
+      <c r="I69" s="65"/>
+      <c r="J69" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="64" t="s">
+        <v>131</v>
+      </c>
+      <c r="B70" s="64" t="s">
+        <v>207</v>
+      </c>
+      <c r="C70" s="46" t="s">
+        <v>1</v>
+      </c>
+      <c r="D70" s="46"/>
+      <c r="E70" s="45"/>
+      <c r="F70" s="46"/>
+      <c r="G70" s="63" t="s">
+        <v>198</v>
+      </c>
+      <c r="H70" s="91">
+        <v>46784</v>
+      </c>
+      <c r="I70" s="65"/>
+      <c r="J70" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="64" t="s">
+        <v>132</v>
+      </c>
+      <c r="B71" s="64" t="s">
+        <v>218</v>
+      </c>
+      <c r="C71" s="46"/>
+      <c r="D71" s="46"/>
+      <c r="E71" s="45"/>
+      <c r="F71" s="46"/>
+      <c r="G71" s="63" t="s">
+        <v>223</v>
+      </c>
+      <c r="H71" s="91">
+        <v>46357</v>
+      </c>
+      <c r="I71" s="65"/>
+      <c r="J71" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="64" t="s">
+        <v>134</v>
+      </c>
+      <c r="B72" s="64" t="s">
+        <v>220</v>
+      </c>
+      <c r="C72" s="40" t="s">
+        <v>157</v>
+      </c>
+      <c r="D72" s="40"/>
+      <c r="E72" s="45"/>
+      <c r="F72" s="40"/>
+      <c r="G72" s="63" t="s">
+        <v>200</v>
+      </c>
+      <c r="H72" s="91" t="s">
+        <v>285</v>
+      </c>
+      <c r="I72" s="65"/>
+      <c r="J72" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="136" t="s">
+        <v>293</v>
+      </c>
+      <c r="B73" s="133" t="s">
+        <v>301</v>
+      </c>
+      <c r="C73" s="140"/>
+      <c r="D73" s="140"/>
+      <c r="E73" s="141"/>
+      <c r="F73" s="140"/>
+      <c r="G73" s="136" t="s">
+        <v>200</v>
+      </c>
+      <c r="H73" s="137">
+        <v>46692</v>
+      </c>
+      <c r="I73" s="138"/>
+      <c r="J73" s="136" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="136" t="s">
+        <v>294</v>
+      </c>
+      <c r="B74" s="133" t="s">
+        <v>297</v>
+      </c>
+      <c r="C74" s="140" t="s">
+        <v>1</v>
+      </c>
+      <c r="D74" s="140"/>
+      <c r="E74" s="141"/>
+      <c r="F74" s="140"/>
+      <c r="G74" s="136" t="s">
+        <v>200</v>
+      </c>
+      <c r="H74" s="137">
+        <v>47484</v>
+      </c>
+      <c r="I74" s="138"/>
+      <c r="J74" s="136" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10" s="14" customFormat="1" ht="29.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B75" s="36"/>
+      <c r="C75" s="37"/>
+      <c r="D75" s="37"/>
+      <c r="E75" s="38"/>
+      <c r="F75" s="37"/>
+      <c r="G75" s="36"/>
+      <c r="H75" s="123"/>
+      <c r="I75" s="123"/>
+    </row>
+    <row r="76" spans="1:10" s="103" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A76" s="103" t="s">
+        <v>179</v>
+      </c>
+      <c r="B76" s="104"/>
+      <c r="C76" s="105"/>
+      <c r="D76" s="105"/>
+      <c r="E76" s="106"/>
+      <c r="F76" s="105"/>
+      <c r="G76" s="107"/>
+      <c r="H76" s="120"/>
+      <c r="I76" s="120"/>
+      <c r="J76" s="102"/>
+    </row>
+    <row r="77" spans="1:10" s="102" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="102" t="s">
+        <v>174</v>
+      </c>
+      <c r="B77" s="107" t="s">
+        <v>175</v>
+      </c>
+      <c r="C77" s="108"/>
+      <c r="D77" s="108"/>
+      <c r="E77" s="109"/>
+      <c r="F77" s="108"/>
+      <c r="G77" s="107" t="s">
+        <v>176</v>
+      </c>
+      <c r="H77" s="120" t="s">
+        <v>283</v>
+      </c>
+      <c r="I77" s="120"/>
+    </row>
+    <row r="78" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="64" t="s">
+        <v>32</v>
+      </c>
+      <c r="B78" s="64" t="s">
+        <v>202</v>
+      </c>
+      <c r="C78" s="46"/>
+      <c r="D78" s="46"/>
+      <c r="E78" s="45"/>
+      <c r="F78" s="46"/>
+      <c r="G78" s="63" t="s">
+        <v>192</v>
+      </c>
+      <c r="H78" s="112">
+        <v>46753</v>
+      </c>
+      <c r="I78" s="113"/>
+      <c r="J78" s="65" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="64" t="s">
+        <v>38</v>
+      </c>
+      <c r="B79" s="58" t="s">
+        <v>267</v>
+      </c>
+      <c r="C79" s="46"/>
+      <c r="D79" s="46"/>
+      <c r="E79" s="45"/>
+      <c r="F79" s="46"/>
+      <c r="G79" s="63" t="s">
+        <v>193</v>
+      </c>
+      <c r="H79" s="91" t="s">
+        <v>285</v>
+      </c>
+      <c r="I79" s="113"/>
+      <c r="J79" s="65" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="64" t="s">
+        <v>40</v>
+      </c>
+      <c r="B80" s="64" t="s">
+        <v>203</v>
+      </c>
+      <c r="C80" s="40" t="s">
+        <v>158</v>
+      </c>
+      <c r="D80" s="40"/>
+      <c r="E80" s="45"/>
+      <c r="F80" s="40"/>
+      <c r="G80" s="63" t="s">
+        <v>194</v>
+      </c>
+      <c r="H80" s="91" t="s">
+        <v>285</v>
+      </c>
+      <c r="I80" s="113"/>
+      <c r="J80" s="65" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="64" t="s">
+        <v>44</v>
+      </c>
+      <c r="B81" s="64" t="s">
+        <v>204</v>
+      </c>
+      <c r="C81" s="46" t="s">
+        <v>0</v>
+      </c>
+      <c r="D81" s="46"/>
+      <c r="E81" s="45"/>
+      <c r="F81" s="46"/>
+      <c r="G81" s="63" t="s">
+        <v>195</v>
+      </c>
+      <c r="H81" s="112">
+        <v>46661</v>
+      </c>
+      <c r="I81" s="113"/>
+      <c r="J81" s="65" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="82" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="64" t="s">
+        <v>54</v>
+      </c>
+      <c r="B82" s="64" t="s">
+        <v>205</v>
+      </c>
+      <c r="C82" s="46" t="s">
+        <v>1</v>
+      </c>
+      <c r="D82" s="46"/>
+      <c r="E82" s="45"/>
+      <c r="F82" s="46"/>
+      <c r="G82" s="63" t="s">
+        <v>195</v>
+      </c>
+      <c r="H82" s="91" t="s">
+        <v>285</v>
+      </c>
+      <c r="I82" s="113"/>
+      <c r="J82" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A83" s="142" t="s">
+        <v>288</v>
+      </c>
+      <c r="B83" s="133" t="s">
+        <v>303</v>
+      </c>
+      <c r="C83" s="143"/>
+      <c r="D83" s="143"/>
+      <c r="E83" s="135"/>
+      <c r="F83" s="143"/>
+      <c r="G83" s="136" t="s">
+        <v>253</v>
+      </c>
+      <c r="H83" s="137">
+        <v>47484</v>
+      </c>
+      <c r="I83" s="138"/>
+      <c r="J83" s="136" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A84" s="142" t="s">
+        <v>290</v>
+      </c>
+      <c r="B84" s="133" t="s">
+        <v>298</v>
+      </c>
+      <c r="C84" s="143"/>
+      <c r="D84" s="143"/>
+      <c r="E84" s="135"/>
+      <c r="F84" s="143"/>
+      <c r="G84" s="136" t="s">
+        <v>196</v>
+      </c>
+      <c r="H84" s="137">
+        <v>46844</v>
+      </c>
+      <c r="I84" s="138"/>
+      <c r="J84" s="136" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="58" t="s">
+        <v>59</v>
+      </c>
+      <c r="B85" s="58" t="s">
+        <v>239</v>
+      </c>
+      <c r="C85" s="42"/>
+      <c r="D85" s="42"/>
+      <c r="E85" s="43" t="s">
+        <v>35</v>
+      </c>
+      <c r="F85" s="42"/>
+      <c r="G85" s="59" t="s">
+        <v>193</v>
+      </c>
+      <c r="H85" s="93">
+        <v>46692</v>
+      </c>
+      <c r="I85" s="61"/>
+      <c r="J85" s="59" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="64" t="s">
+        <v>76</v>
+      </c>
+      <c r="B86" s="64" t="s">
+        <v>207</v>
+      </c>
+      <c r="C86" s="46" t="s">
+        <v>0</v>
+      </c>
+      <c r="D86" s="46"/>
+      <c r="E86" s="45"/>
+      <c r="F86" s="46"/>
+      <c r="G86" s="63" t="s">
+        <v>198</v>
+      </c>
+      <c r="H86" s="112">
+        <v>46905</v>
+      </c>
+      <c r="I86" s="113"/>
+      <c r="J86" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="64" t="s">
+        <v>78</v>
+      </c>
+      <c r="B87" s="64" t="s">
+        <v>208</v>
+      </c>
+      <c r="C87" s="46" t="s">
+        <v>1</v>
+      </c>
+      <c r="D87" s="46"/>
+      <c r="E87" s="45"/>
+      <c r="F87" s="46"/>
+      <c r="G87" s="63" t="s">
+        <v>198</v>
+      </c>
+      <c r="H87" s="112">
+        <v>46357</v>
+      </c>
+      <c r="I87" s="113"/>
+      <c r="J87" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="144" t="s">
+        <v>90</v>
+      </c>
+      <c r="B88" s="144" t="s">
+        <v>209</v>
+      </c>
+      <c r="C88" s="140" t="s">
+        <v>0</v>
+      </c>
+      <c r="D88" s="140"/>
+      <c r="E88" s="145"/>
+      <c r="F88" s="140"/>
+      <c r="G88" s="142" t="s">
+        <v>200</v>
+      </c>
+      <c r="H88" s="146">
+        <v>46357</v>
+      </c>
+      <c r="I88" s="147"/>
+      <c r="J88" s="136" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="144" t="s">
+        <v>91</v>
+      </c>
+      <c r="B89" s="144" t="s">
+        <v>210</v>
+      </c>
+      <c r="C89" s="140" t="s">
+        <v>1</v>
+      </c>
+      <c r="D89" s="140"/>
+      <c r="E89" s="145"/>
+      <c r="F89" s="140"/>
+      <c r="G89" s="142" t="s">
+        <v>200</v>
+      </c>
+      <c r="H89" s="146" t="s">
+        <v>285</v>
+      </c>
+      <c r="I89" s="147"/>
+      <c r="J89" s="136" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="136" t="s">
+        <v>92</v>
+      </c>
+      <c r="B90" s="133" t="s">
+        <v>302</v>
+      </c>
+      <c r="C90" s="140"/>
+      <c r="D90" s="140"/>
+      <c r="E90" s="141"/>
+      <c r="F90" s="140"/>
+      <c r="G90" s="136" t="s">
+        <v>200</v>
+      </c>
+      <c r="H90" s="137">
+        <v>46844</v>
+      </c>
+      <c r="I90" s="138"/>
+      <c r="J90" s="136" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="91" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="64" t="s">
+        <v>97</v>
+      </c>
+      <c r="B91" s="64" t="s">
+        <v>211</v>
+      </c>
+      <c r="C91" s="46"/>
+      <c r="D91" s="46"/>
+      <c r="E91" s="45"/>
+      <c r="F91" s="46"/>
+      <c r="G91" s="63" t="s">
+        <v>200</v>
+      </c>
+      <c r="H91" s="91">
+        <v>46692</v>
+      </c>
+      <c r="I91" s="65"/>
+      <c r="J91" s="59" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J92" s="67"/>
+    </row>
+    <row r="93" spans="1:10" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="94" t="s">
+        <v>180</v>
+      </c>
+      <c r="B93" s="95"/>
+      <c r="C93" s="96"/>
+      <c r="D93" s="96"/>
+      <c r="E93" s="17"/>
+      <c r="F93" s="96"/>
+      <c r="G93" s="95"/>
+      <c r="H93" s="97"/>
+      <c r="I93" s="97"/>
+      <c r="J93" s="24"/>
+    </row>
+    <row r="94" spans="1:10" ht="13.5" x14ac:dyDescent="0.2">
+      <c r="A94" s="76"/>
+      <c r="B94" s="124" t="s">
+        <v>308</v>
+      </c>
+      <c r="C94" s="124"/>
+      <c r="D94" s="124"/>
+      <c r="E94" s="124"/>
+      <c r="F94" s="124"/>
+      <c r="G94" s="124"/>
+      <c r="H94" s="124"/>
+      <c r="I94" s="124"/>
+      <c r="J94" s="124"/>
+    </row>
+    <row r="95" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A95" s="77" t="s">
+        <v>260</v>
+      </c>
+      <c r="B95" s="124" t="s">
         <v>181</v>
       </c>
-      <c r="B62" s="109"/>
-[...249 lines deleted...]
-      <c r="A74" s="108" t="s">
+      <c r="C95" s="124"/>
+      <c r="D95" s="124"/>
+      <c r="E95" s="124"/>
+      <c r="F95" s="124"/>
+      <c r="G95" s="124"/>
+      <c r="H95" s="124"/>
+      <c r="I95" s="124"/>
+      <c r="J95" s="124"/>
+    </row>
+    <row r="96" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A96" s="54" t="s">
+        <v>258</v>
+      </c>
+      <c r="B96" s="124" t="s">
         <v>182</v>
       </c>
-      <c r="B74" s="109"/>
-[...334 lines deleted...]
-      <c r="A90" s="99" t="s">
+      <c r="C96" s="124"/>
+      <c r="D96" s="124"/>
+      <c r="E96" s="124"/>
+      <c r="F96" s="124"/>
+      <c r="G96" s="124"/>
+      <c r="H96" s="124"/>
+      <c r="I96" s="124"/>
+      <c r="J96" s="124"/>
+    </row>
+    <row r="97" spans="1:10" ht="13.5" x14ac:dyDescent="0.2">
+      <c r="A97" s="78" t="s">
+        <v>261</v>
+      </c>
+      <c r="B97" s="124" t="s">
         <v>183</v>
       </c>
-      <c r="B90" s="100"/>
-[...119 lines deleted...]
-    <row r="99" spans="1:10" s="8" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C97" s="124"/>
+      <c r="D97" s="124"/>
+      <c r="E97" s="124"/>
+      <c r="F97" s="124"/>
+      <c r="G97" s="124"/>
+      <c r="H97" s="124"/>
+      <c r="I97" s="124"/>
+      <c r="J97" s="124"/>
+    </row>
+    <row r="98" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A98" s="50"/>
+      <c r="B98" s="124" t="s">
+        <v>284</v>
+      </c>
+      <c r="C98" s="124"/>
+      <c r="D98" s="124"/>
+      <c r="E98" s="124"/>
+      <c r="F98" s="124"/>
+      <c r="G98" s="124"/>
+      <c r="H98" s="124"/>
+      <c r="I98" s="124"/>
+      <c r="J98" s="124"/>
+    </row>
+    <row r="99" spans="1:10" s="8" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A99" s="7"/>
-      <c r="B99" s="2"/>
+      <c r="B99" s="13"/>
       <c r="C99" s="28"/>
       <c r="D99" s="28"/>
       <c r="E99" s="9"/>
       <c r="F99" s="28"/>
       <c r="G99" s="2"/>
       <c r="H99" s="10"/>
       <c r="I99" s="10"/>
     </row>
-    <row r="100" spans="1:10" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A100" s="4" t="s">
+    <row r="100" spans="1:10" s="8" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="B100" s="13" t="s">
+        <v>185</v>
+      </c>
+      <c r="C100" s="28"/>
+      <c r="D100" s="28"/>
+      <c r="E100" s="9"/>
+      <c r="F100" s="28"/>
+      <c r="G100" s="2"/>
+      <c r="H100" s="10"/>
+      <c r="I100" s="10"/>
+    </row>
+    <row r="101" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A101" s="68" t="s">
+        <v>160</v>
+      </c>
+      <c r="B101" s="71" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="102" spans="1:10" s="8" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="7"/>
+      <c r="B102" s="2"/>
+      <c r="C102" s="28"/>
+      <c r="D102" s="28"/>
+      <c r="E102" s="9"/>
+      <c r="F102" s="28"/>
+      <c r="G102" s="2"/>
+      <c r="H102" s="10"/>
+      <c r="I102" s="10"/>
+    </row>
+    <row r="103" spans="1:10" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="B103" s="3"/>
+      <c r="C103" s="25"/>
+      <c r="D103" s="25"/>
+      <c r="E103" s="5"/>
+      <c r="F103" s="25"/>
+      <c r="G103" s="3"/>
+      <c r="H103" s="6"/>
+      <c r="I103" s="6"/>
+      <c r="J103" s="1"/>
+    </row>
+    <row r="104" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A104" s="126" t="s">
+        <v>188</v>
+      </c>
+      <c r="B104" s="126"/>
+      <c r="C104" s="126"/>
+      <c r="D104" s="126"/>
+      <c r="E104" s="126"/>
+      <c r="F104" s="126"/>
+      <c r="G104" s="125"/>
+      <c r="H104" s="83" t="s">
+        <v>172</v>
+      </c>
+      <c r="I104" s="83"/>
+      <c r="J104" s="83"/>
+    </row>
+    <row r="105" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A105" s="126" t="s">
+        <v>263</v>
+      </c>
+      <c r="B105" s="126"/>
+      <c r="C105" s="126"/>
+      <c r="D105" s="126"/>
+      <c r="E105" s="126"/>
+      <c r="F105" s="126"/>
+      <c r="G105" s="125"/>
+      <c r="H105" s="83" t="s">
         <v>190</v>
       </c>
-      <c r="B100" s="3"/>
-[...10 lines deleted...]
-      <c r="A101" s="131" t="s">
+      <c r="I105" s="83"/>
+      <c r="J105" s="83"/>
+    </row>
+    <row r="106" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A106" s="124" t="s">
+        <v>189</v>
+      </c>
+      <c r="B106" s="124"/>
+      <c r="C106" s="124"/>
+      <c r="D106" s="124"/>
+      <c r="E106" s="124"/>
+      <c r="F106" s="124"/>
+      <c r="G106" s="125"/>
+      <c r="H106" s="83" t="s">
         <v>191</v>
       </c>
-      <c r="B101" s="131"/>
-[...41 lines deleted...]
-      <c r="J103" s="87"/>
+      <c r="I106" s="83"/>
+      <c r="J106" s="83"/>
     </row>
   </sheetData>
-  <autoFilter ref="A5:J88" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
+  <autoFilter ref="A5:J91" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
   <mergeCells count="14">
-    <mergeCell ref="A103:G103"/>
-    <mergeCell ref="B93:J93"/>
+    <mergeCell ref="A106:G106"/>
+    <mergeCell ref="B96:J96"/>
+    <mergeCell ref="B97:J97"/>
+    <mergeCell ref="B98:J98"/>
+    <mergeCell ref="A104:G104"/>
+    <mergeCell ref="A105:G105"/>
+    <mergeCell ref="H61:I61"/>
+    <mergeCell ref="H75:I75"/>
+    <mergeCell ref="H62:I62"/>
+    <mergeCell ref="H77:I77"/>
+    <mergeCell ref="B95:J95"/>
+    <mergeCell ref="H63:I63"/>
+    <mergeCell ref="H76:I76"/>
     <mergeCell ref="B94:J94"/>
-    <mergeCell ref="B95:J95"/>
-[...9 lines deleted...]
-    <mergeCell ref="B91:J91"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B97" r:id="rId1" xr:uid="{E667148E-0DEF-4EBE-A6AC-C3BEAD2403A6}"/>
-[...3 lines deleted...]
-    <hyperlink ref="H103" r:id="rId5" xr:uid="{A8D51D8B-5BE6-4868-A3C2-7445F818897D}"/>
+    <hyperlink ref="B100" r:id="rId1" xr:uid="{E667148E-0DEF-4EBE-A6AC-C3BEAD2403A6}"/>
+    <hyperlink ref="B101" r:id="rId2" xr:uid="{9A7C4484-DCDC-49DF-8AAA-7E90FE75ADD1}"/>
+    <hyperlink ref="H105" r:id="rId3" xr:uid="{49CF60A1-3FB1-4EA5-839D-3A6E5FE648BE}"/>
+    <hyperlink ref="H104" r:id="rId4" xr:uid="{4537FBE0-28E3-483A-90C0-EAC1FAD57A8B}"/>
+    <hyperlink ref="H106" r:id="rId5" xr:uid="{A8D51D8B-5BE6-4868-A3C2-7445F818897D}"/>
   </hyperlinks>
-  <pageMargins left="0.59055118110236227" right="0.31496062992125984" top="0.86614173228346458" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="85" orientation="portrait" verticalDpi="0" r:id="rId6"/>
+  <pageMargins left="0.59055118110236227" right="0.31496062992125984" top="0.78740157480314965" bottom="0.51181102362204722" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="85" orientation="portrait" verticalDpi="1200" r:id="rId6"/>
   <headerFooter>
     <oddHeader>&amp;R&amp;G</oddHeader>
     <oddFooter xml:space="preserve">&amp;L&amp;"Arial,Standard"&amp;9&amp;A&amp;C&amp;"Arial,Standard"&amp;9&amp;K0000FFwww.rte.utp.ch&amp;R&amp;"Arial,Standard"&amp;9&amp;P/&amp;N     </oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="60" max="9" man="1"/>
   </rowBreaks>
   <legacyDrawingHF r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
@@ -6780,54 +6950,54 @@
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="dff2d33b-e58c-4b22-aaee-1c3e400aa24b">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="dd2d40b1-f6cb-4cdd-b8f9-486b41866926" xsi:nil="true"/>
-    <_dlc_DocId xmlns="fc48761f-100f-4b21-bfba-e6963edc687a">VXEHHNPPKHJR-1000582777-2201945</_dlc_DocId>
+    <_dlc_DocId xmlns="fc48761f-100f-4b21-bfba-e6963edc687a">VXEHHNPPKHJR-1000582777-2205078</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="fc48761f-100f-4b21-bfba-e6963edc687a">
-      <Url>https://voev.sharepoint.com/sites/AbtoeffentlicherVerkehrVoeV/_layouts/15/DocIdRedir.aspx?ID=VXEHHNPPKHJR-1000582777-2201945</Url>
-      <Description>VXEHHNPPKHJR-1000582777-2201945</Description>
+      <Url>https://voev.sharepoint.com/sites/AbtoeffentlicherVerkehrVoeV/_layouts/15/DocIdRedir.aspx?ID=VXEHHNPPKHJR-1000582777-2205078</Url>
+      <Description>VXEHHNPPKHJR-1000582777-2205078</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
@@ -6849,83 +7019,83 @@
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EAD8535D-3C2E-4999-B9F1-DAB044B81E88}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AF23679C-E377-41F3-8FF5-7083E37F8414}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="dff2d33b-e58c-4b22-aaee-1c3e400aa24b"/>
     <ds:schemaRef ds:uri="fc48761f-100f-4b21-bfba-e6963edc687a"/>
     <ds:schemaRef ds:uri="dd2d40b1-f6cb-4cdd-b8f9-486b41866926"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0441AB5C-4329-46DC-8E54-6FE5145C0558}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="dd2d40b1-f6cb-4cdd-b8f9-486b41866926"/>
     <ds:schemaRef ds:uri="fc48761f-100f-4b21-bfba-e6963edc687a"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="dff2d33b-e58c-4b22-aaee-1c3e400aa24b"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BBFFFEC0-0495-4291-834E-93440D42E20A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0A8BEAA5-7367-4397-8015-CBF3674DFC37}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
@@ -6976,32 +7146,32 @@
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2023-12-22T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word für Microsoft 365</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:filetime>2024-02-16T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
     <vt:lpwstr>Microsoft® Word für Microsoft 365</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ContentTypeId">
     <vt:lpwstr>0x010100001663C6CEEE474AB7A75D47C7492EF0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>8b58dc87-557b-41dd-8e23-1f6fda108030</vt:lpwstr>
+    <vt:lpwstr>f302665b-bad3-4ddc-a1ab-2a02858ee894</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>